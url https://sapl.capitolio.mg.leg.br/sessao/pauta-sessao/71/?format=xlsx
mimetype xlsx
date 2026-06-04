--- v0 (2026-04-16)
+++ v1 (2026-06-04)
@@ -66,51 +66,51 @@
   <si>
     <t>Para apresentação em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 12 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 001, de 05 de abril de 1995, que dispõe sobre a criação e reestruturação de empregos de carreira da Prefeitura Municipal de Capitólio/MG e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 30 de 2026</t>
   </si>
   <si>
     <t>“Altera a redação do art. 1º da Lei Ordinária nº 2.526, de 24 de março de 2026, e dá outras providências.”</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 31 de 2026</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2027 e dá outras providências.”</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 32 de 2026</t>
   </si>
   <si>
-    <t>“dispõe sobre a denominação da sala de vacina do município de capitólio/mg e dá outras providências.”</t>
+    <t>“Dispõe sobre a denominação da sala de vacina do Município de Capitólio/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 33 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para abertura de dotação no orçamento da Câmara Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>