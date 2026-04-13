--- v1 (2026-02-27)
+++ v2 (2026-04-13)
@@ -54,6082 +54,6082 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Cristiano Geraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/320/2025_01_06_projeto_lei_ordinaria_n_001_-_subvencoes.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/320/2025_01_06_projeto_lei_ordinaria_n_001_-_subvencoes.pdf</t>
   </si>
   <si>
     <t>“Autoriza a concessão de subvenções, auxílios financeiros, contribuições e dá outras providências.”</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/321/pl_ordinaria_002_2025_-_reajuste_salarial.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/321/pl_ordinaria_002_2025_-_reajuste_salarial.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre reajuste salarial aos servidores públicos do município de capitólio e dá outras providências.”</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/322/2025_01_10_projeto_lei_ordinaria_n_003_-_abertura_credito_adicional.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/322/2025_01_10_projeto_lei_ordinaria_n_003_-_abertura_credito_adicional.pdf</t>
   </si>
   <si>
     <t>“dispõe sobre abertura de crédito adicional suplementar para majoração da subvenção concedida a associação estudantil de capitólio e dá outras providências”</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/323/2025_01_10_projeto_lei_ordinaria_n_004_-_nomeacao_de_logradouros.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/323/2025_01_10_projeto_lei_ordinaria_n_004_-_nomeacao_de_logradouros.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a nomeação de logradouros e dá outras providências”.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/324/pl_ordinaria_005_2025_-_reajuste_real.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/324/pl_ordinaria_005_2025_-_reajuste_real.pdf</t>
   </si>
   <si>
     <t>“Concede aumento real salarial aos Servidores Públicos do Município de Capitólio e dá outras providências”.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Mesa Diretora - MEDI</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/327/001_-_pl_ordinaria_006_2025_-_reajuste_servidores_camara.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/327/001_-_pl_ordinaria_006_2025_-_reajuste_servidores_camara.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão geral e anual dos vencimentos dos servidores da Câmara Municipal de Capitólio/MG para o exercício de 2025 e dá outras providências.”</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/328/pl_ordinaria_007_2025_-_altera_lei_1.663_-_folga_aniversarios.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/328/pl_ordinaria_007_2025_-_altera_lei_1.663_-_folga_aniversarios.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração na Lei Municipal nº 1.663, de 08 de maio de 2013 e dá outras providências.”</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/329/pl_ordinaria_008_2025_-_altera_redacao_lei_2381.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/329/pl_ordinaria_008_2025_-_altera_redacao_lei_2381.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do preâmbulo e do caput, do art. 2º, da Lei Municipal nº 2.381, de 22 de dezembro de 2023 e dá outras providências”.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/330/001_-_pl_ordinaria_009_2025_-_abertura_credito_adicional_especial_lar_de_idosos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/330/001_-_pl_ordinaria_009_2025_-_abertura_credito_adicional_especial_lar_de_idosos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para repasse de subvenção ao Lar de Idosos de Capitólio e dá outras providências.”</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/331/001_-_pl_ordinaria_010_2025_-_abertura_credito_adicional_especial_aciac.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/331/001_-_pl_ordinaria_010_2025_-_abertura_credito_adicional_especial_aciac.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para concessão de subvenção a Associação Comercial, Industrial e Agropecuária de Capitólio - ACIAC e dá outras providências”.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Cláudio Ramos</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/332/001-_pl_ordinaria_011_2025_-_institui_simbolo_oficial.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/332/001-_pl_ordinaria_011_2025_-_institui_simbolo_oficial.pdf</t>
   </si>
   <si>
     <t>"Institui a Ave Garça como símbolo oficial da Cidade turística de Capitólio, promove a valorização do artesanato local e dá outras providências".</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/333/001_-_pl_ordinaria_012_2025_-_novo_prazo_aos_donatarios_da_lei_1.971_2019.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/333/001_-_pl_ordinaria_012_2025_-_novo_prazo_aos_donatarios_da_lei_1.971_2019.pdf</t>
   </si>
   <si>
     <t>"Concede novo prazo aos donatários oriundos da Lei 1.971/2019 para construírem nos lotes recebidos em doação e dá outras providências".</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/334/pl_ordinaria_013_2025_-_revisao_plano_municipal_de_saneamento_basico.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/334/pl_ordinaria_013_2025_-_revisao_plano_municipal_de_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revisão do Plano Municipal de Saneamento Básico (PMSB) de Capitólio - MG e dá outras providências.”</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/346/pl_ordinaria_014_2025_-_codigo_de_etica_e_conduta_da_adm_publica.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/346/pl_ordinaria_014_2025_-_codigo_de_etica_e_conduta_da_adm_publica.pdf</t>
   </si>
   <si>
     <t>" Institui o código de ética e conduta da administração pública do Município de Capitólio/MG”.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/347/pl_ordinaria_015_2025_-_regime_disciplinar_processo_adm_e_sindicancia.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/347/pl_ordinaria_015_2025_-_regime_disciplinar_processo_adm_e_sindicancia.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o regime disciplinar, processo administrativo e sindicância, no âmbito do Município de Capitólio/MG e dá outras providências”</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/348/pl_ord1.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/348/pl_ord1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar para movimentação dos saldos das emendas vetadas na LOA 2025 e dá outras providências.”</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/349/pl_ord1.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/349/pl_ord1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para execução de despesas referente ao convênio com a Agência Nacional das Águas e dá outras providências.”</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/350/pl_ordinaria_018_2025_-_ratificacao_contrato_de_consorcio_da_ameg.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/350/pl_ordinaria_018_2025_-_ratificacao_contrato_de_consorcio_da_ameg.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a ratificação do Município de Capitólio ao contrato de consórcio público da Associação Pública dos Municípios da Microrregião do Médio Rio Grande – AMEG, consolidado com o terceiro termo aditivo.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/351/001_-__pl_ordinaria_019_2025_-_abertura_de_credito_santa_casa_de_piumhi.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/351/001_-__pl_ordinaria_019_2025_-_abertura_de_credito_santa_casa_de_piumhi.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar para majoração da subvenção concedida a Santa Casa de Misericórdia de Piumhi/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/352/001_-_pl_ordinaria_020_2025_-_abertura_de_credito_adicional_especial_apae_50.46904.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/352/001_-_pl_ordinaria_020_2025_-_abertura_de_credito_adicional_especial_apae_50.46904.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para repasse de subvenção a APAE e dá outras providências.”</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/353/001-pl1.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/353/001-pl1.pdf</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/354/pl_ordinaria_022_2025_-_alteracao_art.16_da_lc_n_018.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/354/pl_ordinaria_022_2025_-_alteracao_art.16_da_lc_n_018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração do art. 16 da Lei Complementar 018 de 05 de novembro de 2019 e dá outras providências.”</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/355/pl_ordinaria_023_2025_-_alteracao_de_dispositivos_na_lei_municipal_n2.422.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/355/pl_ordinaria_023_2025_-_alteracao_de_dispositivos_na_lei_municipal_n2.422.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração de dispositivos na Lei Municipal nº 2.422/2024, que estima a receita e fixa a despesa do Município de Capitólio/MG, para o exercício de 2025.”</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/356/pl_ordinaria_024_2025_-_abertura_de_credito_adicional_especial_apae.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/356/pl_ordinaria_024_2025_-_abertura_de_credito_adicional_especial_apae.pdf</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/357/pl_ordinaria_025_2025_-_altera_item_1_do_anexo_i_da_lei_1.919_de_18_de_abril_de_2018.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/357/pl_ordinaria_025_2025_-_altera_item_1_do_anexo_i_da_lei_1.919_de_18_de_abril_de_2018.pdf</t>
   </si>
   <si>
     <t>"Altera o item 1 do anexo I Lei nº 1.919, de 18 de abril de 2018 e dá outras providências".</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/358/pl_ordinaria_026_2025_-_concessao_de_folga_aos_servidores_no_dia_de_seu_aniversario.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/358/pl_ordinaria_026_2025_-_concessao_de_folga_aos_servidores_no_dia_de_seu_aniversario.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de folga aos servidores públicos no dia de seu aniversário e dá outras providências.”</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/359/pl_ordinaria_027_2025_-_alteracao_do_plano_plurianual_de_acoes_para_quadrienio_22-25.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/359/pl_ordinaria_027_2025_-_alteracao_do_plano_plurianual_de_acoes_para_quadrienio_22-25.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração do plano plurianual de ações para o quadriênio 2022/2025 e das diretrizes para a elaboração da lei orçamentária de 2025 e dá outras providências”</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/360/pl_ordinaria_028_025_-_abertura_credito_adicional_especial_lar_de_idosos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/360/pl_ordinaria_028_025_-_abertura_credito_adicional_especial_lar_de_idosos.pdf</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/395/pl_ordinaria_029_2025_-_cessao_uso_de_bem_imovel_quartel_pm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/395/pl_ordinaria_029_2025_-_cessao_uso_de_bem_imovel_quartel_pm.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a conceder a cessão de uso de bem imóvel público para a instalação do quartel da Polícia Militar, incluindo as residências para os agentes de segurança pública, e dá outras providências."</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/396/pl_ordinaria_030_2025_-_contrato_bdmg.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/396/pl_ordinaria_030_2025_-_contrato_bdmg.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Capitólio/MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/424/pl_ordinaria_031_2025_-_abertura_de_credito_adicional_suplementar_associacao_estudantil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/424/pl_ordinaria_031_2025_-_abertura_de_credito_adicional_suplementar_associacao_estudantil.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar para majoração da subvenção concedida a Associação Estudantil de Capitólio e dá outras providências.”</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/425/001_-_pl_ordinaria_032_2025_-_autoriza_o_recebimento_de_bens_imoveis_na_forma_de_dacao.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/425/001_-_pl_ordinaria_032_2025_-_autoriza_o_recebimento_de_bens_imoveis_na_forma_de_dacao.pdf</t>
   </si>
   <si>
     <t>“Autoriza o recebimento de bens imóveis na forma de dação em pagamento para quitação de créditos tributários, e dá outras providências.”</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/426/pl_ord1.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/426/pl_ord1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para construção de ponte na Comunidade de Macaúbas e dá outras providências.” .”</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/427/pl_ordinaria_034_2025_-_execucao_hino_nacional_nas_escolas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/427/pl_ordinaria_034_2025_-_execucao_hino_nacional_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a execução obrigatória do Hino Nacional Brasileiro, nas escolas do Município de Capitólio-MG e dá outras providências.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/428/pl_ordinaria_035_2025_-_abertura_credito_adicional_especial_santa_casa.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/428/pl_ordinaria_035_2025_-_abertura_credito_adicional_especial_santa_casa.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para repasse de subvenção à Santa Casa de Caridade de Capitólio oriunda de emenda impositiva ao orçamento municipal.”</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/429/pl_ordinaria_036_2025_-_abertura_credito_adicional_especial_aciac.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/429/pl_ordinaria_036_2025_-_abertura_credito_adicional_especial_aciac.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de crédito adicional especial para repasse de subvenção à Associação Comercial, Industrial e Agropecuária de Capitólio - ACIAC.”</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/430/pl_ordinaria_037_2025_-_abertura_credito_adicional_especial_avamep.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/430/pl_ordinaria_037_2025_-_abertura_credito_adicional_especial_avamep.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para repasse de subvenção à Associação de Valorização e Apoio ao Ensino Profissionalizante - AVAMEP.”</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/431/pl_ordinaria_038_2025_-_lei_de_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/431/pl_ordinaria_038_2025_-_lei_de_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2026 e dá outras providências.”</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/445/pl_ordinaria_039_2025_-_abertura_de_credito_adicional_associacao_estudantil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/445/pl_ordinaria_039_2025_-_abertura_de_credito_adicional_associacao_estudantil.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar para majoração da subvenção concedida à Associação Estudantil de Capitólio e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/446/pl_ordinaria_040_2025_-_abertura_de_credito_lar_sao_francisco_de_assis.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/446/pl_ordinaria_040_2025_-_abertura_de_credito_lar_sao_francisco_de_assis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar para majoração da subvenção concedida ao Lar são Francisco de Assis.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/454/pl_ordinaria_041_2025_-_alteracao_art_4_da_lei_1928.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/454/pl_ordinaria_041_2025_-_alteracao_art_4_da_lei_1928.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração do art. 4 da Lei Ordinária 1.928 de 23 de maio de 2018 e dá outras providências.”</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/455/pl_ordinaria_042_2025_-_alteracao_art_7_da_lei_1496.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/455/pl_ordinaria_042_2025_-_alteracao_art_7_da_lei_1496.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração do art. 7º da Lei Ordinária nº 1.496, de 14 de abril de 2009 e dá outras providências.”</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/456/pl_ordinaria_043_2025_-_alteracao_art_7_da_lei_1527.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/456/pl_ordinaria_043_2025_-_alteracao_art_7_da_lei_1527.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração do art. 7º da Lei Ordinária 1.527 de 09 de dezembro de 2009 e dá outras providências.”</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/457/001-pl1.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/457/001-pl1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão e o recebimento de patrocínio pelo Poder Público Municipal, nos termos em que especifica.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/473/001_-_pl_ordinaria_045_2025_-_convenio_com_a_fcmmg.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/473/001_-_pl_ordinaria_045_2025_-_convenio_com_a_fcmmg.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a firmar convênio com a Faculdade de Ciências Médicas De Minas Gerais – FCMMG, mantida pela Fundação Educacional Lucas Machado – FELUMA e dá outras providências”</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/483/001_-_pl_ordinaria_046_2025_-_abertura_de_credito_adicional_apae_r140.00000.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/483/001_-_pl_ordinaria_046_2025_-_abertura_de_credito_adicional_apae_r140.00000.pdf</t>
   </si>
   <si>
     <t>“dispõe sobre abertura de crédito adicional suplementar para repasse de subvenção a APAE e dá outras providências.”</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/484/001_-_pl_ordinaria_047_2025_-_dispoe_sobre_anistia_de_multa.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/484/001_-_pl_ordinaria_047_2025_-_dispoe_sobre_anistia_de_multa.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a anistia de multa e dá outras providências."</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/495/001_-_pl_ordinaria_048_2025_-_participacao_do_municipio_no_cimlago.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/495/001_-_pl_ordinaria_048_2025_-_participacao_do_municipio_no_cimlago.pdf</t>
   </si>
   <si>
     <t>Autoriza a participação do Município de Capitólio/MG no consórcio intermunicipal multifinalitário dos Municípios do Lago de Furnas –CIMLAGO e dá outras providências.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/511/001_-_pl_ordinaria_049_2025_-_nomeacao_de_logradouro.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/511/001_-_pl_ordinaria_049_2025_-_nomeacao_de_logradouro.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a nomeação de logradouros e dá outras providências.”</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/543/001_-_pl_ordinaria_050_2025_-_autoriza_participacao_consorcio_icismep.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/543/001_-_pl_ordinaria_050_2025_-_autoriza_participacao_consorcio_icismep.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização de participação do Município de Capitólio no Consórcio Público ICISMEP – Instituição de Cooperação Intermunicipal do Médio Paraopeba, e dá outras providências".</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/544/001_-_pl_ordinaria_051_2025_-_abertura_de_credito_adicional_especial__icismep.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/544/001_-_pl_ordinaria_051_2025_-_abertura_de_credito_adicional_especial__icismep.pdf</t>
   </si>
   <si>
     <t>" Abertura de crédito adicional especial para repasse de recursos ao consórcio público Instituição de Cooperação Intermunicipal do Médio Paraopeba – ICISMEP".</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/545/001_-_pl_ordinaria_052_2025_-_revoga_lei_no_1.862_de_04_de_outubro_de_2017.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/545/001_-_pl_ordinaria_052_2025_-_revoga_lei_no_1.862_de_04_de_outubro_de_2017.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.862/2017 que dispõe sobre as viagens oficiais e a concessão de diárias aos vereadores e servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/599/pl_ordinaria_053_2025_-_abertura_de_cred._portaria_1110_defesa_civil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/599/pl_ordinaria_053_2025_-_abertura_de_cred._portaria_1110_defesa_civil.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para execução de despesas da portaria 1110 de 07 de abril de 2025 do Sistema Nacional de Proteção e Defesa Civil”.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/600/pl_ordinaria_054_2025_-_abertura_cred._adicional_santa_casa_r_94.49027.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/600/pl_ordinaria_054_2025_-_abertura_cred._adicional_santa_casa_r_94.49027.pdf</t>
   </si>
   <si>
     <t>“dispõe sobre abertura de crédito adicional especial para concessão de subvenção a Santa Casa de Caridade de Capitólio para execução de despesas relacionadas a resolução número 10161 de 2025”.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/601/pl_ordinaria_055_2025_-_abertura_cred._correcao_de_dotacoes_orcamentarias.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/601/pl_ordinaria_055_2025_-_abertura_cred._correcao_de_dotacoes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>“dispõe sobre abertura de crédito adicional suplementar para correções de dotações orçamentárias relativo as emendas a lei orçamentária de 2025, sendo emendas 01, 02, 03, 05 e 08”.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Letícia Vallory</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/602/pl_ordinaria_056_2025_-_obrigatoriedade_divulgacao_corte_de_arvores.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/602/pl_ordinaria_056_2025_-_obrigatoriedade_divulgacao_corte_de_arvores.pdf</t>
   </si>
   <si>
     <t>“dispõe sobre obrigatoriedade de divulgação das autorizações de corte de árvores no Município e dá outras providências”.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Edgley Amorim, Dalmir Rodrigues, Letícia Vallory</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/603/pl_ordinaria_057_2025_-_torna_obrigatoria_a_aplicacao_do_questionario_m-chat.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/603/pl_ordinaria_057_2025_-_torna_obrigatoria_a_aplicacao_do_questionario_m-chat.pdf</t>
   </si>
   <si>
     <t>“Torna obrigatória a aplicação do questionário M-CHAT para a realização do rastreamento de sinais precoces do Transtorno do Espectro Autista - TEA durante atendimentos em Unidades de Saúde Pública do Município de Capitólio – MG.”</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/615/001_-_pl_ordinaria_058_2025_-_abertura_cred._repasse_fia_a_apae.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/615/001_-_pl_ordinaria_058_2025_-_abertura_cred._repasse_fia_a_apae.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar para repasse de recursos oriundo do FIA a APAE – Capitólio”</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/616/pl_ordinaria_059_2025_-_abertura_cred._repasse_fia_a_avamep.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/616/pl_ordinaria_059_2025_-_abertura_cred._repasse_fia_a_avamep.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para transferência de recurso do FIA a AVAMEP”</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/617/001_-_pl_ordinaria_060_2025_-_abert._cred._transf._subvencao_ao_grupo_de_escoteiros.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/617/001_-_pl_ordinaria_060_2025_-_abert._cred._transf._subvencao_ao_grupo_de_escoteiros.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para transferência de subvenção concedida ao grupo de escoteiros caminhos da perfeição com recursos do FIA”</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/619/pl_ordinaria_061_2025_-_desafetacao_e_alienacao_de_areas_institucionais.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/619/pl_ordinaria_061_2025_-_desafetacao_e_alienacao_de_areas_institucionais.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a desafetação de áreas institucionais e autoriza sua alienação por meio de leilão e dá outras providências".</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/632/001_-_pl_ordinaria_062_2025_-_altera_ldo.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/632/001_-_pl_ordinaria_062_2025_-_altera_ldo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração das diretrizes para a elaboração da Lei Orçamentária de 2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/633/001_-_pl_ordinaria_063_2025_-_ppa.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/633/001_-_pl_ordinaria_063_2025_-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual PPA para o quadriênio 2026 a 2029 do Município de Capitólio e dá outras providências.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/634/001_-_pl_ordinaria_064_2025_-_loa.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/634/001_-_pl_ordinaria_064_2025_-_loa.pdf</t>
   </si>
   <si>
     <t>Proposta do Orçamento - Programa para o Exercício de 2026</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/650/001-pl2.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/650/001-pl2.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para transferência de subvenção a Federação Mineira de Voleibol.”</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/652/001_-_pl_ordinaria_066_2025_-_abertura_cred._repasse_recursos_asec.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/652/001_-_pl_ordinaria_066_2025_-_abertura_cred._repasse_recursos_asec.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar para repasse de recursos a Associação Estudantil de Capitólio.”</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/653/pl_ordinaria_067_2025_-_instituicao_e_concessao_de_beneficios_fiscais.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/653/pl_ordinaria_067_2025_-_instituicao_e_concessao_de_beneficios_fiscais.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição e concessão de benefícios fiscais para o pagamento de débitos ao Município de Capitólio e dá outras providências".</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Dalmir Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/672/pl_ord1.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/672/pl_ord1.pdf</t>
   </si>
   <si>
     <t>"institui a campanha de valorização da vida denominada "setembro amarelo" e o dia municipal de prevenção ao suicídio no calendário oficial do Município de Capitólio".</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/684/001_-_pl_ordinaria_069_2025_-_abono_natalino_servidores_municipio.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/684/001_-_pl_ordinaria_069_2025_-_abono_natalino_servidores_municipio.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de abono aos servidores públicos da administração direta do Município de Capitólio e dá outras providências".</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/687/001_-_pl_ordinaria_070_2025_-_abert._credito_premiacao_boas_praticas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/687/001_-_pl_ordinaria_070_2025_-_abert._credito_premiacao_boas_praticas.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para concessão de premiação vinculada ao prêmio de reconhecimento de práticas inovadoras em educação e dá outras providências.”</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/688/001_-_pl_ordinaria_071_2025_-_instituicao_do_premio_praticas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/688/001_-_pl_ordinaria_071_2025_-_instituicao_do_premio_praticas.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do prêmio de reconhecimento de práticas inovadoras em educação e dá outras providências.”</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/689/001_-_pl_ordinaria_072_2025_-_abertura_credito_horas_maquina_retro_do_cimlago.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/689/001_-_pl_ordinaria_072_2025_-_abertura_credito_horas_maquina_retro_do_cimlago.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para pagamento de horas máquinas pela cessão de restroescavadeira do CIMLAGO – consórcio intermunicipal multifinalitário dos Municípios do Lago de Furnas.”</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/690/001_-_pl_ordinaria_073_2025_-_gratificacao_natalina_servidores_cmc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/690/001_-_pl_ordinaria_073_2025_-_gratificacao_natalina_servidores_cmc.pdf</t>
   </si>
   <si>
     <t>“Autoriza pagamento de gratificação natalina aos servidores da Câmara Municipal de Capitólio.”</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/693/001_-_pl_ordinaria_074_2025_-_reconhece_chora_bananeira_de_utilidade_publica.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/693/001_-_pl_ordinaria_074_2025_-_reconhece_chora_bananeira_de_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>“Reconhece de utilidade pública o Instituto Maestro Abiud Almeida Bloco Chora Bananeira.”</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/694/001_-_pl_ordinaria_075_2025_-_altera_lei_no_2.380.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/694/001_-_pl_ordinaria_075_2025_-_altera_lei_no_2.380.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do art. 1º da Lei Municipal nº 2.380/2023, e dá outras providências".</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/752/001-pl2.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/752/001-pl2.pdf</t>
   </si>
   <si>
     <t>“Institui e inclui no calendário oficial de eventos do Município de Capitólio-MG o “Dia florescer da autoestima da mulher” e dá outras providências”.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/801/001_-_pl_ordinaria_077_2025_-_incentivo_financeiro_farmaceutico_-_farmacia_de_minas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/801/001_-_pl_ordinaria_077_2025_-_incentivo_financeiro_farmaceutico_-_farmacia_de_minas.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a realizar o repasse de incentivo financeiro em favor do(s) farmacêutico(s) responsável(eis) técnico(s) que atua(m) na unidade da Rede Farmácia De Minas e dá outras providências".</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/802/001_-_pl_ordinaria_078_2025_-_concessao_e_prorrogacao_de_lip.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/802/001_-_pl_ordinaria_078_2025_-_concessao_e_prorrogacao_de_lip.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o procedimento para a concessão e prorrogação de Licença para tratar de Interesses Particulares.”</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/803/001_-_pl_ordinaria_079_2025_-_alteracao_da_lei_2.345_de_14_de_junho_de_2.023.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/803/001_-_pl_ordinaria_079_2025_-_alteracao_da_lei_2.345_de_14_de_junho_de_2.023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração do art. 3º da Lei Ordinária nº 2.345, de 14 de junho de 2023 e dá outras providências.”</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/804/001_-_pl_ordinaria_080_2025_-_reforma_e_ampliacao_casa_rosa.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/804/001_-_pl_ordinaria_080_2025_-_reforma_e_ampliacao_casa_rosa.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para reforma e ampliação da Casa Rosa com recursos de repasse da união.”</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/813/001_-_pl_ordinaria_081_2025_-_abertura_credito_recurso_vaar.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/813/001_-_pl_ordinaria_081_2025_-_abertura_credito_recurso_vaar.pdf</t>
   </si>
   <si>
     <t>“dispõe sobre abertura de crédito adicional especial para utilização dos recursos do VAAR.”</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/815/001_-_pl_ordinaria_082_2025_-_altera_lei_ordinaria_1.652.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/815/001_-_pl_ordinaria_082_2025_-_altera_lei_ordinaria_1.652.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração do art. 4-a da Lei Ordinária 1.652 de 20 de março de 2.013 e dá outras providências".</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/824/pl_ordinaria_083_2025_-altera_art._3o_da_lei_2.422.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/824/pl_ordinaria_083_2025_-altera_art._3o_da_lei_2.422.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração do Art. 3º inciso I, da Lei 2.422/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/825/pl_ordinaria_084_2025_-_autoriza_concessao_de_uso_imovel.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/825/pl_ordinaria_084_2025_-_autoriza_concessao_de_uso_imovel.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo conceder o uso, através de processo licitatório, do imóvel público que menciona, e dá outras providências”.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/826/pl_ordinaria_085_2025_-_altera_art.33_da_lei_1.466.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/826/pl_ordinaria_085_2025_-_altera_art.33_da_lei_1.466.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração do artigo 33 da lei 1.466 de 24 e junho de 2008, e dá outras providências.”</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/827/pl_ordinaria_086_2025_-_alteral_lei_1.654_concessao_bolsa_de_estagio.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/827/pl_ordinaria_086_2025_-_alteral_lei_1.654_concessao_bolsa_de_estagio.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da Lei 1.654/2013 que dispõe sobre a concessão de bolsa de estágio, fixa a carga horária, nos termos da Lei Federal nº 11.788/2008, e dá outras providências”.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/829/001_-_pl_ordinaria_087__2025_-_vale_alimentacao.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/829/001_-_pl_ordinaria_087__2025_-_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de vale alimentação mensal aos Parlamentares e Servidores Municipais do Poder Legislativo de Capitólio que especifica, e dá outras providências”.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/841/001_-_pl_ordinaria_088_2025_-_gestantes_recebimento_de_enxoval.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/841/001_-_pl_ordinaria_088_2025_-_gestantes_recebimento_de_enxoval.pdf</t>
   </si>
   <si>
     <t>“Estabelece que as mulheres gestantes em estado de vulnerabilidade econômica que realizaram o pré-natal no Sistema Municipal de Saúde de Capitólio, terão direito ao recebimento de um enxoval ao final do pré-natal e dá outras providências”.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/842/001_-_pl_ordinaria_089__2025_-_abert._cred._devolucao_recurso_defesa_civil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/842/001_-_pl_ordinaria_089__2025_-_abert._cred._devolucao_recurso_defesa_civil.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para devolução de saldo remanescente do recurso da Defesa Civil sendo portaria 1110 de 2025”.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/843/001_-_pl_ordinaria_090__2025_-_abert._cred._repasse_emenda_a_santa_casa.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/843/001_-_pl_ordinaria_090__2025_-_abert._cred._repasse_emenda_a_santa_casa.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para repasse de recursos a Santa Casa de Caridade de Capitólio com recursos da emenda parlamentar número 27560007”</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/844/001_-_pl_ordinaria_091_2025_-_abert._cred._construcao_ponte_macaubas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/844/001_-_pl_ordinaria_091_2025_-_abert._cred._construcao_ponte_macaubas.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial para construção de Ponte na Estrada da Macaúbas recurso próprio —contra partida”</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/845/001_-_pl_ordinaria_092_2025_-_altera_lei_1.056_de_1995.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/845/001_-_pl_ordinaria_092_2025_-_altera_lei_1.056_de_1995.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da Lei 1.056/1995 dispõe sobre isenção do pagamento de IPTU e dá outras providências".</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/848/001_-_pl_ordinaria_093_2025_-_autoriza_concessao_de_subvencao.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/848/001_-_pl_ordinaria_093_2025_-_autoriza_concessao_de_subvencao.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de subvenções, auxílios financeiros, contribuições e dá outras providências".</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/881/001_-_pl_ordinaria_094_2025_-_declara_assoc._de_catadores_de_utilid._publica.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/881/001_-_pl_ordinaria_094_2025_-_declara_assoc._de_catadores_de_utilid._publica.pdf</t>
   </si>
   <si>
     <t>“Reconhece de utilidade pública a Associação de Catadores de Material Reciclável de Capitólio - ACAMARC”</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>P.RES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/335/projeto_de_resolucao_001_-_institui_o_programa_de_integridade.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/335/projeto_de_resolucao_001_-_institui_o_programa_de_integridade.pdf</t>
   </si>
   <si>
     <t>"Institui o programa de fomento à integridade pública, compliance e à gestão de riscos no âmbito da câmara municipal de capitólio, e dá outras providências."</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/336/001_-_p_resolucao_002_2025_-_regulamenta_a_ouvidoria.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/336/001_-_p_resolucao_002_2025_-_regulamenta_a_ouvidoria.pdf</t>
   </si>
   <si>
     <t>"Regulamenta no âmbito da Câmara Municipal de Capitólio a ouvidoria legislativa, e dá outras providências."</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/337/001_-_p__resolucao__003_2025_-_regulamenta_lei_de_acesso_a_informacao.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/337/001_-_p__resolucao__003_2025_-_regulamenta_lei_de_acesso_a_informacao.pdf</t>
   </si>
   <si>
     <t>"Regulamenta, no âmbito da Câmara Municipal de Capitólio, a lei de acesso à informação (lei federal nº 12.527, de 18 de novembro de 2011), e dá outras providências."</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/432/001_-_p_resolucao_004_2025_-_consignado_camara.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/432/001_-_p_resolucao_004_2025_-_consignado_camara.pdf</t>
   </si>
   <si>
     <t>“Regulamenta no âmbito da Câmara Municipal de Capitólio as consignações em folha de pagamento para os servidores, ativos, inativos, pensionistas, comissionados e agentes políticos e dá outras providências.”</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/471/pl_resolucao_005_-_altera_resolucao_09_de_2024.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/471/pl_resolucao_005_-_altera_resolucao_09_de_2024.pdf</t>
   </si>
   <si>
     <t>“Altera a resolução nº 009/2024 e dá outras providências”.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/472/pl_resolucao_006_-_regulamenta_doacao_de_bens_patrimoniais.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/472/pl_resolucao_006_-_regulamenta_doacao_de_bens_patrimoniais.pdf</t>
   </si>
   <si>
     <t>"Declara inservíveis os bens que especifica e regulamenta no âmbito da câmara municipal de capitólio a doação destes bens patrimoniais e dá outras providências”.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/522/001_-_p_resolucao_007_2025_-_diarias_do_legislativo.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/522/001_-_p_resolucao_007_2025_-_diarias_do_legislativo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a fixação dos valores das diárias concedidas aos Vereadores e Servidores do Poder Legislativo Municipal de Capitólio/MG e dá outras Providências".</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/553/001_-_p_resolucao_008_2025_-_autoriza_a_execucao_do_orcamento_da_camara_para_2026.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/553/001_-_p_resolucao_008_2025_-_autoriza_a_execucao_do_orcamento_da_camara_para_2026.pdf</t>
   </si>
   <si>
     <t>“Autoriza a execução do orçamento programa da entidade para o exercício de 2026”.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/554/001_-_p_resolucao_009_2025_-_regulamenta_programa_camara_digital.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/554/001_-_p_resolucao_009_2025_-_regulamenta_programa_camara_digital.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a aplicação da lei federal nº 14.129, de 29 de março de 2021, no âmbito da Câmara Municipal de Capitólio – Estado de Minas Gerais, e dá outras providências”.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>Logan</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/598/p_resolucao_010_2025_-_criacao_procuradoria_dos_animais.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/598/p_resolucao_010_2025_-_criacao_procuradoria_dos_animais.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação da Procuradoria Especial da Defesa, Proteção e Direitos dos Animais, no âmbito do Poder Legislativo de Capitólio e dá outras providências.”</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/618/p_resolucao_011_2025_-_criacao_procon_camara.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/618/p_resolucao_011_2025_-_criacao_procon_camara.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação, organização e regulamentação do Programa de Proteção e Defesa do Consumidor – PROCON CÂMARA no âmbito do Legislativo Municipal de Capitólio, e dá outras providencias”.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>CFOTC - Comissão de Finanças, Orçamentos e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/635/001_-_p_resolucao_012_2025_-_aprovacao_das_contas_do_executivo_exercicio_2023.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/635/001_-_p_resolucao_012_2025_-_aprovacao_das_contas_do_executivo_exercicio_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação das contas do Prefeito Municipal de Capitólio, relativas ao exercício financeiro de 2023, e dá outras providências.”</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/671/p_resolucao_013__2025_-_autoriza_descaracterizacao_de_documentos_publicos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/671/p_resolucao_013__2025_-_autoriza_descaracterizacao_de_documentos_publicos.pdf</t>
   </si>
   <si>
     <t>“Autoriza a descaracterização de documentos arquivísticos públicos do arquivo da Câmara Municipal de Capitólio, e dá outras providências.”</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>João Getúlio</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/816/001_-_p_resolucao_014_2025_-_nomeia_procon_camara_-_olimpio_delmino.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/816/001_-_p_resolucao_014_2025_-_nomeia_procon_camara_-_olimpio_delmino.pdf</t>
   </si>
   <si>
     <t>“Nomeia as dependências do Programa de Proteção e Defesa do Consumidor – PROCON câmara, no âmbito do Legislativo Municipal de Capitólio – MG, e dá outras providencias”.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/830/001_-_p_resolucao_015__2025_-_tabela_de_temporalidade.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/830/001_-_p_resolucao_015__2025_-_tabela_de_temporalidade.pdf</t>
   </si>
   <si>
     <t>“Institui a tabela de temporalidade e destinação de documentos no âmbito da Câmara Municipal de Capitólio, e dá outras providências”.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/831/001_-_p_resolucao_016__2025_-_lgpd.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/831/001_-_p_resolucao_016__2025_-_lgpd.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a aplicação da Lei nº 13.709, de 14 de agosto de 2018 – Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Capitólio – Estado de Minas Gerais”.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/786/001_-_requerimento_001_2025_-_leticia_-_solicitacao_licenca_maternidade.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/786/001_-_requerimento_001_2025_-_leticia_-_solicitacao_licenca_maternidade.pdf</t>
   </si>
   <si>
     <t>Solicita a concessão de Licença Maternidade</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/787/001_-_requerimento_002_2025_-_gabriel_-_mocao_de_congratulacao_e_aplausos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/787/001_-_requerimento_002_2025_-_gabriel_-_mocao_de_congratulacao_e_aplausos.pdf</t>
   </si>
   <si>
     <t>Solicita “Moção de Congratulação e Aplausos” ao Capitolino José Gonçalves Amorim (Zé do Nelson).</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>Edgley Amorim</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/788/001_-_requerimento_003_2025_-_edgley_-_cessao_do_plenario_para_palestra_pm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/788/001_-_requerimento_003_2025_-_edgley_-_cessao_do_plenario_para_palestra_pm.pdf</t>
   </si>
   <si>
     <t>Cessão do Plenário para realização de reunião com a Polícia Militar.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/789/001_-_requerimento_004_2025_-_logan_-_cessao_do_plenario_para_reuniao_com_professores.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/789/001_-_requerimento_004_2025_-_logan_-_cessao_do_plenario_para_reuniao_com_professores.pdf</t>
   </si>
   <si>
     <t>Cessão do Plenário para realização de reunião com professores e educadores de Capitólio.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/790/001_-_requerimento_005_2025_-_leticia_-__relacao_de_oficios_indicacoes_e_requerimentos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/790/001_-_requerimento_005_2025_-_leticia_-__relacao_de_oficios_indicacoes_e_requerimentos.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada relação completa de todos os ofícios, indicações e requerimentos encaminhados  por mim, pelo vereador Renato e pela ex-vereadora Eliza que, até a presente data, não obtiveram resposta formal dos destinatários.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/791/001_-_requerimento_006_2025_-_leticia_-_adeq._na_forma_de_publicar_dados_sensiveis.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/791/001_-_requerimento_006_2025_-_leticia_-_adeq._na_forma_de_publicar_dados_sensiveis.pdf</t>
   </si>
   <si>
     <t>Que seja realizado pelo setor responsável da Câmara Municipal de Capitólio, a adequação na forma de publicar dados sensíveis no Projeto de Lei Ordinária nº 048 de 2025.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>Cláudio Ramos, Edgley Amorim, Gabriel, João Getúlio, Letícia Vallory, Logan, Renato Mecânico, Sirlei do Grotão</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/792/001_-_requerimento_007_2025_-_vereadores_20a_legislatura_-_concocacao_de_extraordinaria.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/792/001_-_requerimento_007_2025_-_vereadores_20a_legislatura_-_concocacao_de_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Convocação de Sessão Extraordinária</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/793/001_-_requerimento_008_2025_-_leticia_-_cumprimento_da_lei_2.297_de_2022_agenda_transarente.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/793/001_-_requerimento_008_2025_-_leticia_-_cumprimento_da_lei_2.297_de_2022_agenda_transarente.pdf</t>
   </si>
   <si>
     <t>Que seja verificado o cumprimento da Lei Municipal nº 2.297/2022 (Agenda Transparente) no âmbito da Câmara Municipal de Capitólio.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>Edgley Amorim, Gabriel, João Getúlio, Logan, Sirlei do Grotão</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/794/001_-_requerimento_009_2025_-_logan_edgley_joao_sirlei_gabriel__-_convocacao_de_extraordinaria.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/794/001_-_requerimento_009_2025_-_logan_edgley_joao_sirlei_gabriel__-_convocacao_de_extraordinaria.pdf</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/795/001_-_requerimento_010_2025_-_controladoria_-_realizacao_de_audiencia_publica.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/795/001_-_requerimento_010_2025_-_controladoria_-_realizacao_de_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>Cláudio Ramos, Edgley Amorim, Gabriel, João Getúlio, Logan, Sirlei do Grotão</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/796/001-re1.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/796/001-re1.pdf</t>
   </si>
   <si>
     <t>Reapresentação do Projeto de Lei Complementar nº 011/2025.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>Cláudio Ramos, Edgley Amorim, João Getúlio, Logan, Sirlei do Grotão</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/797/001_-_requerimento_012_2025_-_logan_edgley_joao_sirlei_claudio_-_concocacao_de_extraordinaria.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/797/001_-_requerimento_012_2025_-_logan_edgley_joao_sirlei_claudio_-_concocacao_de_extraordinaria.pdf</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/798/001_-_requerimento_013_2025_-_concocacao_de_extraordinaria.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/798/001_-_requerimento_013_2025_-_concocacao_de_extraordinaria.pdf</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_014_2025_-_leticia_-_inconsistencia_sapl.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_014_2025_-_leticia_-_inconsistencia_sapl.pdf</t>
   </si>
   <si>
     <t>"Solicitar esclarecimentos e providências quanto a inconsistências identificadas no Sistema de Apoio ao Processo Legislativo- SAPL."</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_015_2025_-_leticia_-_votacao_em_destaque.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_015_2025_-_leticia_-_votacao_em_destaque.pdf</t>
   </si>
   <si>
     <t>"Questionamento sobre a correta aplicação do procedimento técnico relativo à votação em destaque, prevista no Art. 142 do Regimento Interno".</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/889/001_-requerimento_016_2025_-_leticia_-_solicita_retirada_de_projeto.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/889/001_-requerimento_016_2025_-_leticia_-_solicita_retirada_de_projeto.pdf</t>
   </si>
   <si>
     <t>"Solicita retirada do PLO nº 088/2025".</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/415/002_-_mocao_001_2025_-_gabriel_-_congratulacao_e__aplausos_ze_do_nelson.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/415/002_-_mocao_001_2025_-_gabriel_-_congratulacao_e__aplausos_ze_do_nelson.pdf</t>
   </si>
   <si>
     <t>Solicitação de Moção Congratulação e Aplausos</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_001_2025-_joao_getulio_-_solicitacao_estacionamento_pne.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_001_2025-_joao_getulio_-_solicitacao_estacionamento_pne.pdf</t>
   </si>
   <si>
     <t>Solicitação de vaga para portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>Eliza da Saúde, Renato Mecânico</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_002_2025-_elizabete_e_renato_-_repasse_do_saldo_das_fichas_orcamentarias_as_entidades.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_002_2025-_elizabete_e_renato_-_repasse_do_saldo_das_fichas_orcamentarias_as_entidades.pdf</t>
   </si>
   <si>
     <t>Solicitação para repasse do saldo das fichas orçamentárias às entidades e necessidades do Município.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Instalação de quebra-molas e faixa de pedestre no entorno do novo CEMEI - Nova Capitólio.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>Canalização do córrego que deságua no Virgílio, localizado em frente ao CEMEI, e do córrego que dá acesso ao bairro Ambrósio até próximo a Orla, com projeto de arborização e integração de áreas verdes no entorno.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_005_2025_-_elizabete_e_renato_-_asfalto_acesso_a_escarpas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_005_2025_-_elizabete_e_renato_-_asfalto_acesso_a_escarpas.pdf</t>
   </si>
   <si>
     <t>Indicação para o asfaltamento das vias conhecidas como "Rua das Margaridas" e sua transversal denominada "Fazenda 3" no Google Maps, que conectam o asfalto que dá acesso à Escarpas com o asfalto que conduz a Guapé.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_006_2025_-_logan_-_instalacao_de_quebra-molas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_006_2025_-_logan_-_instalacao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas na rua José Rocha, n°50.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_007_2025_-_logan_-_instalacao_de_guarda_corpo.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_007_2025_-_logan_-_instalacao_de_guarda_corpo.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de guarda corpo na esquina da Rua Sebastião Alves Leonel com a Rua Antônio Hortêncio Ramos.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_008_2025_-_logan_-_instalacao_de_quebra-molas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_008_2025_-_logan_-_instalacao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de placa de sinalização de trânsito na Rua Maria José.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_009_2025_-_joao_getulio_-_ampliacao_rotas_transporte_trabalhadores.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_009_2025_-_joao_getulio_-_ampliacao_rotas_transporte_trabalhadores.pdf</t>
   </si>
   <si>
     <t>Indica a Ampliação de Rotas do Transporte Público Gratuito de Trabalhadores</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_010_2025_-_edgley_-_crias_cargos_para_monitor_de_onibus_escolar.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_010_2025_-_edgley_-_crias_cargos_para_monitor_de_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>Indicação visando melhorar a segurança e o bem-estar dos alunos que utilizam o transporte escolar, especialmente crianças e estudantes com necessidades especiais</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>Eliza da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_011_2025_-_elizabete_-_instalacao_cameras_segurancas_creches_e_escolas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_011_2025_-_elizabete_-_instalacao_cameras_segurancas_creches_e_escolas.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de câmeras de segurança em pontos estratégicos da cidade; todas escolas e creches do Município.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_012_2025_-_elizabete_-_implementacao_de_transporte_circular.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_012_2025_-_elizabete_-_implementacao_de_transporte_circular.pdf</t>
   </si>
   <si>
     <t>Indica a implementação de circulares nos bairros e vilas mais afastados: Cidade Jardim, Água das Vertentes, Ponta do Sol e Turvo.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_013_2025_-_elizabete_-_implantacao_de_ciclovia_na_avenida.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_013_2025_-_elizabete_-_implantacao_de_ciclovia_na_avenida.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de ciclovia na avenida em construção, paralela à Rua José Pereira Machado e Mário José de Oliveira.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_014_2025_-_elizabete_-aquisicao_de_manilhas_mata-burros_e_maquinarios_retirada_pela_vereadora_2a_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_014_2025_-_elizabete_-aquisicao_de_manilhas_mata-burros_e_maquinarios_retirada_pela_vereadora_2a_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Aquisição de manilhas, mata-burros e maquinários para manutenção das estradas rurais.  (Obs.: Retirada pelo Autor)</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_015_2025_-_elizabete_-implantacao_do_servico_de_especialidade_em_saude_bucal.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_015_2025_-_elizabete_-implantacao_do_servico_de_especialidade_em_saude_bucal.pdf</t>
   </si>
   <si>
     <t>Indica a adesão e implantação do serviço de Especialidade em Saúde Bucal.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_016_2025_-_elizabete_-_reajuste_e_valorizacao_salarial_para_auxiliares_de_enfermagem_e_auxiliares_em_saude_bucal.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_016_2025_-_elizabete_-_reajuste_e_valorizacao_salarial_para_auxiliares_de_enfermagem_e_auxiliares_em_saude_bucal.pdf</t>
   </si>
   <si>
     <t>Indica um Reajuste e Valorização Salarial para Auxiliares de Enfermagem e Auxiliares em Saúde Bucal devido à defasagem salarial.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_017_2025_-_elizabete_-_reajuste_e_valorizacao_salarial_para_tecnicos_em_enfermagem.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_017_2025_-_elizabete_-_reajuste_e_valorizacao_salarial_para_tecnicos_em_enfermagem.pdf</t>
   </si>
   <si>
     <t>Indica um Reajuste e Valorização Salarial dos Técnicos em Enfermagem.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_018_2025_-_elizabete_-_fornecimento_de_uniformes_e_kits_bucais_as_escolas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_018_2025_-_elizabete_-_fornecimento_de_uniformes_e_kits_bucais_as_escolas.pdf</t>
   </si>
   <si>
     <t>Indica o Fornecimento de Uniformes e Kits Bucais às Escolas Municipais.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_019_2025_-_elizabete_-__instalacao_de_bancos_nas_pracas_do_bairro_cidade_jardim..pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_019_2025_-_elizabete_-__instalacao_de_bancos_nas_pracas_do_bairro_cidade_jardim..pdf</t>
   </si>
   <si>
     <t>Indica a Instalação de Bancos nas Praças do Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Sirlei do Grotão</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_020_2025_-_sirlei_-_criacao_cargos_para_gari.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_020_2025_-_sirlei_-_criacao_cargos_para_gari.pdf</t>
   </si>
   <si>
     <t>Indica a Criação do Cargo de Gari no Município de Capitólio.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_021_2025_-_elizabete_-_manutencao_estradas_vicinais_migueis_e_onca.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_021_2025_-_elizabete_-_manutencao_estradas_vicinais_migueis_e_onca.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção das estradas vicinais situadas nas localidades Miguéis e Onça no Município de Capitólio.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_022_2025_-_ellizabete_-_alteracao_na_lei_municipal_no1.663_de_08_de_maio_de_2013..pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_022_2025_-_ellizabete_-_alteracao_na_lei_municipal_no1.663_de_08_de_maio_de_2013..pdf</t>
   </si>
   <si>
     <t>Indica a alteração na lei municipal nº1.663 de 08 de maio de 2013.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_023_2025_-_ellizabete_-_substituicao_da_grama_sintetica_da_prainha.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_023_2025_-_ellizabete_-_substituicao_da_grama_sintetica_da_prainha.pdf</t>
   </si>
   <si>
     <t>Indica a substituição da Grama Sintética na Quadra da Prainha.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao_024_2025_-_ellizabete_-_instalacao_de_piso_emborrachado_ou_grama_sintetica_no_parquinho_da_orla_da_praia.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao_024_2025_-_ellizabete_-_instalacao_de_piso_emborrachado_ou_grama_sintetica_no_parquinho_da_orla_da_praia.pdf</t>
   </si>
   <si>
     <t>Instalação de Piso Emborrachado ou Grama Sintética no Parquinho da Orla da Praia.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_025_2025_-_ellizabete_-_instalacao_de_brinquedos_inclusivos_para_pcd_no_parquinho_da_orla_da_praia.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_025_2025_-_ellizabete_-_instalacao_de_brinquedos_inclusivos_para_pcd_no_parquinho_da_orla_da_praia.pdf</t>
   </si>
   <si>
     <t>Instalação de Brinquedos Inclusivos para PCD no Parquinho da Orla da Praia.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_026_2025_-_elizabete_e_renato_-_cacamba_na_orla_da_ponta_do_sol.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_026_2025_-_elizabete_e_renato_-_cacamba_na_orla_da_ponta_do_sol.pdf</t>
   </si>
   <si>
     <t>Colocação de mais uma caçamba na Orla da Ponta do Sol e instalação de contêineres de lixo em pontos estratégicos das ruas.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_027_2025_-_elizabete_e_renato_-_coleta_de_lixo_no_bairro_ponta_do_sol.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_027_2025_-_elizabete_e_renato_-_coleta_de_lixo_no_bairro_ponta_do_sol.pdf</t>
   </si>
   <si>
     <t>Indica o aumento da Frequência de Coleta de Lixo no Bairro Ponta do Sol.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>Edgley Amorim, Sirlei do Grotão</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_028_2025_-_edgley_e_sirley_-_aquisicao_de_materiais_para_construcao_de_corredores_as_margens_das_estradas_vicinais.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_028_2025_-_edgley_e_sirley_-_aquisicao_de_materiais_para_construcao_de_corredores_as_margens_das_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Aquisição de materiais para construção de corredores às margens das estradas vicinais do Município.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_029_2025_-_elizabete_e_renato_-_colocacao_de_conteineres_no_bairro_residencial_vitoria_ze_cipo..pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_029_2025_-_elizabete_e_renato_-_colocacao_de_conteineres_no_bairro_residencial_vitoria_ze_cipo..pdf</t>
   </si>
   <si>
     <t>Colocação de Contêineres em Pontos Estratégicos para Armazenamento de Lixo no Bairro Residencial Vitória (Zé Cipó).</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_030_2025_-_comissao_de_legislacao_justica_e_redacao_-_alteracao_da_lei_municipal_no_2.436.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_030_2025_-_comissao_de_legislacao_justica_e_redacao_-_alteracao_da_lei_municipal_no_2.436.pdf</t>
   </si>
   <si>
     <t>Indica alterar o artigo 9º e artigo 11 da Lei Municipal nº 2.436/2025, visando adequá-la ao regime jurídico vigente dos servidores públicos municipais. Conforme está previsto na Consolidação das Leis do Trabalho (CLT).</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_031_2025_-_edgley_-_levantamento_de_demanda_e_oferta_do_eja.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_031_2025_-_edgley_-_levantamento_de_demanda_e_oferta_do_eja.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado um levantamento de demanda, e havendo interessados que seja ofertado o curso de Educação de Jovens e Adultos (EJA) no Município.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_032_2025_-_edgley_-_viabilidade_de_custear_cursos_de_pos-graduacao_na_area_de_educacao_inclusiva.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_032_2025_-_edgley_-_viabilidade_de_custear_cursos_de_pos-graduacao_na_area_de_educacao_inclusiva.pdf</t>
   </si>
   <si>
     <t>Indica que seja realize um estudo sobre a viabilidade de custear cursos de pós-graduação na área de Educação Inclusiva para professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_033_2025_-_elizabete_e_renato_-__aquisicao_de_carro_adaptado_para_saude.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_033_2025_-_elizabete_e_renato_-__aquisicao_de_carro_adaptado_para_saude.pdf</t>
   </si>
   <si>
     <t>Aquisição de Carro 7 Lugares Adaptado para Saúde, para garantir maior conforto, segurança e acessibilidade no transporte de pessoas com necessidades especiais.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_034_2025_-_edgley_e_jose_sirlei_-_concessao_de_subvencao_as_associacoes_de_bairro_e_associacoes_comunitarias_rurais_do_municipio.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_034_2025_-_edgley_e_jose_sirlei_-_concessao_de_subvencao_as_associacoes_de_bairro_e_associacoes_comunitarias_rurais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indica que seja analisada a possibilidade de concessão de subvenção às associações de bairro e associações comunitárias rurais do Município.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_035_2025_-_edgley_-_desafetacao_e_leilao_de_lotes_municipais_para_construcao_de_moradias_sociais..pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_035_2025_-_edgley_-_desafetacao_e_leilao_de_lotes_municipais_para_construcao_de_moradias_sociais..pdf</t>
   </si>
   <si>
     <t>Desafetação e leilão de lotes municipais para construção de moradias sociais.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_036_2025_-_logan_-_pintura_de_faixas_de_pedestres_remocao_dos_canteiros_e_instalacao_de_quebra-molas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_036_2025_-_logan_-_pintura_de_faixas_de_pedestres_remocao_dos_canteiros_e_instalacao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Pintura de faixas de pedestres no entorno da Praça da Igreja Matriz; avaliação da possibilidade de remoção dos canteiros localizados na Rua Cel. Lourenço Belo; análise da viabilidade para a instalação de um redutor de velocidade (quebra-molas) na Rua Jequitibá, na altura do número 190, no bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_037_2025_-_leticia_-_aquisicao_e_instalacao_de_playground_na_praca_flamboyant..pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_037_2025_-_leticia_-_aquisicao_e_instalacao_de_playground_na_praca_flamboyant..pdf</t>
   </si>
   <si>
     <t>Aquisição e instalação de playground na Praça Flamboyant.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao_038_2025_-_claudio_-_desconto_na_taxa_cosip.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao_038_2025_-_claudio_-_desconto_na_taxa_cosip.pdf</t>
   </si>
   <si>
     <t>Indica para análise e estudo a possibilidade de concessão de desconto na Contribuição para Custeio do Serviço de Iluminação Pública (COSIP)</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/920/indicacao_039_2025_-_edgley_-_implementacao_circular_cidade_jardim.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/920/indicacao_039_2025_-_edgley_-_implementacao_circular_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>Indica a implementação de transporte público coletivo para atender as demandas da população entre o Centro e o bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_040_2025_-_edgley_-_implementacao_de_vale_alimentacao_para_os_servidores.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_040_2025_-_edgley_-_implementacao_de_vale_alimentacao_para_os_servidores.pdf</t>
   </si>
   <si>
     <t>Indica que seja analisada a possibilidade de conceder, ainda no exercício de 2025, o benefício de vale-alimentação aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>Cláudio Ramos, Dalmir Rodrigues, Edgley Amorim, Gabriel, João Getúlio, Logan, Sirlei do Grotão</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_041_2025_-_claudio_dalmir_edgley_gabriel_joao_sirlei_e_logan_-_obras.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_041_2025_-_claudio_dalmir_edgley_gabriel_joao_sirlei_e_logan_-_obras.pdf</t>
   </si>
   <si>
     <t>Indicam que o executivo avalie a viabilidade técnica, jurídica e orçamentária da execução das seguintes obras de interesse público:_x000D_
 Construção de uma nova escola em local mais seguro na comunidade do Turvo;_x000D_
 Revitalização da Praia Artificial e da Orla de Capitólio;_x000D_
 Conclusão dos trechos 2, 3 e 4 da Avenida Perimetral;_x000D_
 Reforma na praça da Matriz;_x000D_
 Construção e/ou reforma de pontes;_x000D_
 Construção de bacias de contenção de água ao longo do curso do Córrego do Virgílio.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_042_2025_-_logan_-_criacao_caps.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_042_2025_-_logan_-_criacao_caps.pdf</t>
   </si>
   <si>
     <t>Criação de um Centro de Atenção Psicossocial – CAPS no Município de Capitólio/MG.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_043_2025_-_edgley_-_projeto_de_reconhecimento_de_boas_praticas_na_educacao.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_043_2025_-_edgley_-_projeto_de_reconhecimento_de_boas_praticas_na_educacao.pdf</t>
   </si>
   <si>
     <t>Implantação de ações voltadas ao reconhecimento de boas práticas educacionais, com base nas iniciativas do MEC.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>Cláudio Ramos, Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_044_2025_-_gabriel_e_claudio-_sugestao_de_providencias_a_serem_adotadas_nos_bairros_ambrosio_e_gatao.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_044_2025_-_gabriel_e_claudio-_sugestao_de_providencias_a_serem_adotadas_nos_bairros_ambrosio_e_gatao.pdf</t>
   </si>
   <si>
     <t>Indicam à Prefeitura Municipal que sejam adotadas as seguintes providências:_x000D_
 Construção de calçadas em toda a extensão do Bairro Ambrósio;_x000D_
 Conclusão do asfaltamento das duas ruas que ainda não foram pavimentadas no Bairro Ambrósio;_x000D_
 Finalização das calçadas inacabadas no Bairro Água das Vertentes (Loteamento Gatão);_x000D_
 Construção de calçada na praça construída no Bairro Vitória (Loteamento Zé Cipó);_x000D_
 Força-tarefa com a equipe de infraestrutura no Bairro Ambrósio para limpeza e embelezamento do bairro;_x000D_
 Finalização da praça do Bairro Ambrósio, com instalação de bancos, plantio de árvores e paisagismo;_x000D_
 Manutenção periódica das calçadas nos Bairros Água das Vertentes e Ambrósio;_x000D_
 Adequação da iluminação pública e implantação de sinalização adequada nos locais contemplados;_x000D_
 Execução de melhorias de acessibilidade com rampas e ajustes de nível nas calçadas.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_045_2025_-_joao_getulio_-_analise_da_viabilidade_de_proibir_o_trafego_de_caminhoes_e_onibus.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_045_2025_-_joao_getulio_-_analise_da_viabilidade_de_proibir_o_trafego_de_caminhoes_e_onibus.pdf</t>
   </si>
   <si>
     <t>Análise da viabilidade de proibir o tráfego de caminhões e ônibus em trecho específico da Rua Antônio Hortêncio.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/927/indicacao_046_2025_-_gabriel_e_claudio_-_contratar_uma_empresa_especializada_em_servicos_de_zeladoria_urbana.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/927/indicacao_046_2025_-_gabriel_e_claudio_-_contratar_uma_empresa_especializada_em_servicos_de_zeladoria_urbana.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal estude a viabilidade de contratar uma empresa especializada em serviços de zeladoria urbana, com a finalidade de manter a limpeza e conservação da cidade.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>Renato Mecânico</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_047_2025_-_renato_-_solicitacao_de_instalacao_de_quebra-molas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_047_2025_-_renato_-_solicitacao_de_instalacao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que determine ao setor competente da Prefeitura a instalação de dois quebra-molas na Rua José Avelino de Oliveira, no trecho localizado no Bairro Levi Teodoro, bem como a instalação de um quebra-molas na estrada vicinal sentido da Serra, nas proximidades do loteamento do Patrick, todos acompanhados das devidas sinalizações de advertência, conforme previsto na legislação de trânsito.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_048_2025_-_gabriel_e_claudio_-_manutencao_pontes_e_parklet_s.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_048_2025_-_gabriel_e_claudio_-_manutencao_pontes_e_parklet_s.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal:_x000D_
 Manutenção e alargamento urgente em algumas pontes da zona rural;_x000D_
 Avaliação e estudo de viabilidade técnica, para a instalação de redutores de velocidade nas ruas do bairro Água das Vertentes;_x000D_
 Avaliação e estudo de viabilidade técnica, para a instalação de semáforos para a travessia de pedestres, anexos aos semáforos já existentes para o trânsito;_x000D_
 Análise de viabilidade para construção Parklet’s pela cidade, especialmente, nas áreas com mais circulação e aglomeração de pessoas. Ou seja, próximo à restaurantes, lanchonetes, barzinhos, etc.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_049_2025_-_dalmir_-_solicitacao_de_analise_de_gratificacao_natalina_aos_servidores_pubicos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_049_2025_-_dalmir_-_solicitacao_de_analise_de_gratificacao_natalina_aos_servidores_pubicos.pdf</t>
   </si>
   <si>
     <t>Análise de concessão de uma gratificação natalina no valor de R$ 500,00 (quinhentos reais) aos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>Dalmir Rodrigues, Edgley Amorim, João Getúlio</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_050_2025_-_dalmir_edgley_e_joao_getulio-_solicitacao_de_analise_sobre_estacionamento_diagonal_e_sentido_unico_na_rua_sao_sebastiao.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_050_2025_-_dalmir_edgley_e_joao_getulio-_solicitacao_de_analise_sobre_estacionamento_diagonal_e_sentido_unico_na_rua_sao_sebastiao.pdf</t>
   </si>
   <si>
     <t>Indicam que seja analisada, junto à Secretaria competente, a viabilidade de implantação de estacionamento em diagonal e vias públicas;_x000D_
 Que seja instituído o sistema de mão única na Rua São Sebastião, no sentido da Praça da Matriz até a Rua Monsenhor Mário da Silveira, com implantação de estacionamento em diagonal;_x000D_
 Que seja implantado estacionamento em diagonal na Rua Monsenhor Mário da Silveira, no trecho entre a Rodoviária e a Rua Dr. Avelino de Queiroz;_x000D_
 Que seja instituído o sistema de mão única na Rua Monsenhor Mário da Silveira, no trecho entre a Rua São Sebastião e Coronel Lourenço Belo, com implantação de estacionamento diagonal;_x000D_
 Que seja destinadas vagas de estacionamento exclusivo para motos na Rua César Maia, no espaço compreendido entre o Restaurante Bar Central e a Pizzaria Sô Belo.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_051_2025_-_edgley_e_jose_sirlei_-_doacao_de_mudas_de_cafe_e_calcario_aos_pequenos_produtores.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_051_2025_-_edgley_e_jose_sirlei_-_doacao_de_mudas_de_cafe_e_calcario_aos_pequenos_produtores.pdf</t>
   </si>
   <si>
     <t>Inclusão de recurso para doação de mudas de café no Orçamento Municipal de 2026, complementação do valor que se pretende destinar e ajustes à legislação vigente.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_052_2025_-_renato_-_solicitacao_de_contencao_e_limpeza_de_vegetacao_flutuante_na_represa_retirada_pelo_autor.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_052_2025_-_renato_-_solicitacao_de_contencao_e_limpeza_de_vegetacao_flutuante_na_represa_retirada_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Solicitação de contenção e limpeza de vegetação flutuante na represa da Entrada da Cidade._x000D_
 (Obs.: Retirada pelo Autor)</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/934/indicacao_053_2025_-_logan_-_sugere_nomeacao_para_o_novo_psf_rural_retirada_pelo_autor.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/934/indicacao_053_2025_-_logan_-_sugere_nomeacao_para_o_novo_psf_rural_retirada_pelo_autor.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que denomine o novo PSF Rural de Capitólio com o nome de “Sebastião Soares Machado – Tião do Suta”. (Obs.: Retirada pelo Autor)</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>Cláudio Ramos, Dalmir Rodrigues, Edgley Amorim, Gabriel, João Getúlio, Logan, Renato Mecânico, Sirlei do Grotão</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_054_2025_-_claudio_logan_joao_dalmir_gabriel_eddley_sirlei_renato_-_implantacao_do_tratamento_de_agua_via_copasa_na_macaubas_e_no_turvo.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_054_2025_-_claudio_logan_joao_dalmir_gabriel_eddley_sirlei_renato_-_implantacao_do_tratamento_de_agua_via_copasa_na_macaubas_e_no_turvo.pdf</t>
   </si>
   <si>
     <t>Indicam ao Chefe do Poder Executivo Municipal que seja solicitado junto à COPASA a ampliação do serviço de tratamento e distribuição de água no Município de Capitólio, estendendo-o às comunidades de Macaúbas e Turvo.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>Cláudio Ramos, Dalmir Rodrigues, Edgley Amorim, Gabriel, João Getúlio, Letícia Vallory, Logan, Renato Mecânico, Sirlei do Grotão</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_055_2025_-_vereadores_da_20a_legislatura_-_canalizacao_do_corrego_do_virgilio.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_055_2025_-_vereadores_da_20a_legislatura_-_canalizacao_do_corrego_do_virgilio.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal que determine ao setor competente a continuidade da canalização do Córrego do Virgílio, utilizando aduelas de concreto.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_056_2025_-_vereadores_da_20a_legislatura-_sugestao_nome_psf_bela_vista_isabelinha.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_056_2025_-_vereadores_da_20a_legislatura-_sugestao_nome_psf_bela_vista_isabelinha.pdf</t>
   </si>
   <si>
     <t>Indicar ao Executivo Municipal que analise a possibilidade de nomear o PSF que está em construção no bairro Bela Vista como Isabel Alves Ferreira (Dona Isabelinha).</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_057_2025_-_vereadores_da_20a_legislatura-_melhorias_e_manutencoes_nas_vias_publicas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_057_2025_-_vereadores_da_20a_legislatura-_melhorias_e_manutencoes_nas_vias_publicas.pdf</t>
   </si>
   <si>
     <t>indicam ao Chefe do Poder Executivo Municipal a adoção de providências visando à execução de serviços de limpeza e manutenção urbana em todos os bairros da cidade, compreendendo:_x000D_
 Capina e roçagem de áreas públicas;_x000D_
 Varrição de vias e logradouros;_x000D_
 Pintura de meios-fios e sinalização horizontal de trânsito;_x000D_
 Operação tapa-buracos e reparos no pavimento.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_058_2025_-_vereadores_da_20a_legislatura_-_limpeza_de_bueiros_e_galerias_pluviais.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_058_2025_-_vereadores_da_20a_legislatura_-_limpeza_de_bueiros_e_galerias_pluviais.pdf</t>
   </si>
   <si>
     <t>Indicam que seja realizada a limpeza de bueiros e galerias pluviais.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_059_2025_-_vereadores_da_20a_legislatura_-_prevencao_de_queimadas..pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_059_2025_-_vereadores_da_20a_legislatura_-_prevencao_de_queimadas..pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo que realize estudos técnicos visando à implantação de aceiros nas áreas rurais do Município, especialmente nas regiões da Serra, Grotão e Tamborete, bem como à criação de uma brigada municipal de prevenção e combate a incêndios florestais.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_060_2025_-_leticia_-_implantacao_de_parquinho_no_bairro_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_060_2025_-_leticia_-_implantacao_de_parquinho_no_bairro_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Sugere a implantação de uma praça com parquinho infantil na Rua José da Mata Leonel, Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>Letícia Vallory, Renato Mecânico</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_061_2025_-_renato_leticia_-_melhorias_praca_cmei_irma_irene..pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_061_2025_-_renato_leticia_-_melhorias_praca_cmei_irma_irene..pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação e implantação de sinalização na praça do CMEI Irmã Irene.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_062_2025_-_renato_-_retirada_redutor_de_velocidade_proximo_a_igreja_de_n.s._de_fatima.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_062_2025_-_renato_-_retirada_redutor_de_velocidade_proximo_a_igreja_de_n.s._de_fatima.pdf</t>
   </si>
   <si>
     <t>Retirada de um redutor de velocidade próximo à Igreja Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_063_2025_-_vereadores_da_20a_legislatura_-_aquisicao_de_maquina_para_pintura_da_sinalizacao_horizontal_e_meios-fios_das_vias_publicas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_063_2025_-_vereadores_da_20a_legislatura_-_aquisicao_de_maquina_para_pintura_da_sinalizacao_horizontal_e_meios-fios_das_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Aquisição de máquina para pintura da sinalização horizontal e meios-fios das vias públicas.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/945/indicacao_064_2025_-_vereadores_da_20a_legislatura_-_criacao_de_um_espaco_multicultural_no_predio_onde_funcionava_o_antigo_matadouro_municipal.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/945/indicacao_064_2025_-_vereadores_da_20a_legislatura_-_criacao_de_um_espaco_multicultural_no_predio_onde_funcionava_o_antigo_matadouro_municipal.pdf</t>
   </si>
   <si>
     <t>Criação de um Espaço Multicultural no prédio onde funcionava o antigo Matadouro Municipal.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_065_2025_-_edgley_-_sugerir_o_aumento_do_numero_de_vagas_para_o_cargo_de_monitor_de_transpote_escolar.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_065_2025_-_edgley_-_sugerir_o_aumento_do_numero_de_vagas_para_o_cargo_de_monitor_de_transpote_escolar.pdf</t>
   </si>
   <si>
     <t>Sugerir o aumento do número de vagas do cargo de monitores do transporte escolar.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_066_2025_-_logan_-_adequacao_adicional_insalubridade.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_066_2025_-_logan_-_adequacao_adicional_insalubridade.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que faça um estudo jurídico e financeiro para adequar o cálculo e pagamento do adicional de insalubridade aos servidores municipais.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_067_2025_-_leticia_-_aderir_resolucao_estadual_kit_maternidade.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_067_2025_-_leticia_-_aderir_resolucao_estadual_kit_maternidade.pdf</t>
   </si>
   <si>
     <t>Solicita adesão ao projeto estadual “Filhos de Minas” (Resolução Estadual nº 9.9984 de 2025) – distribuição de kits maternidade.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>Edgley Amorim, Logan</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_068_2025_-_logan_e_edgley_-_placas_ruas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_068_2025_-_logan_e_edgley_-_placas_ruas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que providencia a instalação de placas com os nomes de logradouros em Capitólio.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_069_2025_-_logan_e_edgley_-_calendario_de_eventos_turisticos_anual.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_069_2025_-_logan_e_edgley_-_calendario_de_eventos_turisticos_anual.pdf</t>
   </si>
   <si>
     <t>Indicam ao Município de Capitólio que determine a elaboração de um Calendário Anual de Eventos Festivos e Culturais do Município de Capitólio.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_070_2025_-_logan-__reforma_gramado_sintetico_praia.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_070_2025_-_logan-__reforma_gramado_sintetico_praia.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de reforma do gramado sintético da quadra de futebol society localizada na Praia Artificial de Capitólio.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_071_2025_-_sirlei_e_edgley_-_reforma_e_alargameto_da_ponte_da_divisa_capitolio_e_guape.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_071_2025_-_sirlei_e_edgley_-_reforma_e_alargameto_da_ponte_da_divisa_capitolio_e_guape.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo Municipal, por meio do setor competente, adote as providências necessárias para a reforma e o alargamento da ponte localizada na divisa do Município de Capitólio com o Município de Guapé, mediante parceria e cooperação institucional com o Prefeito do Município vizinho, considerando tratar-se de obra de interesse comum entre as duas localidades.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/828/pl_01_2025_-_proposta_emenda_lei_organica.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/828/pl_01_2025_-_proposta_emenda_lei_organica.pdf</t>
   </si>
   <si>
     <t>“Revoga, altera e dá nova redação à Lei Orgânica do Município de Capitólio/MG, conforme emenda constitucional nº 132 de dezembro de 2023, que alterou o sistema tributário nacional, promove medidas de desjudicialização de litígios entre fisco e contribuinte, e dá outras providências”.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/325/pl_complementar_001_2025__altera_lc_037.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/325/pl_complementar_001_2025__altera_lc_037.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n° 037, de 16 de maio de 2023, que institui a licença para desempenho de mandado classista no Município de Capitólio/MG e dá outras providencias.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/326/001_-_pl_complementar_002_2025__criacao_centro_educacional.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/326/001_-_pl_complementar_002_2025__criacao_centro_educacional.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do centro educacional professor Ener Eustáquio Oliveri soares e dá outras providências.”</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/338/001_-_pl_complementar_003_2025_-_programa_nutrir.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/338/001_-_pl_complementar_003_2025_-_programa_nutrir.pdf</t>
   </si>
   <si>
     <t>"Estabelece as diretrizes, normas e procedimentos para a execução do programa nutrir e dá outras providências."</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/397/001_-_pl_complementar_004_2025_-_alteracao_lc_n_003.docx</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/397/001_-_pl_complementar_004_2025_-_alteracao_lc_n_003.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei complementar nº 003, de 21 de fevereiro de 2.020, que dispõe sobre a organização da estrutura administrativa do poder executivo do Município de Capitólio, Estado de Minas Gerais e dá outras providências.”</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/399/001_-_pl_complementar_005_2025_-_alteracao_lc_n_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/399/001_-_pl_complementar_005_2025_-_alteracao_lc_n_001.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 001, de 05 de abril de 1995, que dispõe sobre a criação e reestruturação de  empregos de carreia da Prefeitura Municipal de Capitólio/MG e dá outras providencias".</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/401/pl_complementar_006_2025_-_alteracao_art._16_da_lc_18.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/401/pl_complementar_006_2025_-_alteracao_art._16_da_lc_18.pdf</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/402/pl_complementar_007_2025_-_aprova_loteamento_de_imovel.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/402/pl_complementar_007_2025_-_aprova_loteamento_de_imovel.pdf</t>
   </si>
   <si>
     <t>"Aprova loteamento de imóvel de propriedade do Município e o define como de interesse social e dá outras providências."</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/458/pl_complementar_008_2025_-_altera_art._89_da_lc_007.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/458/pl_complementar_008_2025_-_altera_art._89_da_lc_007.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração do art. 89 da Lei Complementar nº 007, de 24 de dezembro de 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/620/pl_complementar_009_2025_-_criacao_cmei_altera_lc_053_de_2025.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/620/pl_complementar_009_2025_-_criacao_cmei_altera_lc_053_de_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de centro  municipal de educação infantil no Município de Capitólio /MG, da alteração da redação da LC 053/2025, e dá outras providências".</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/621/pl_complementar_010_2025_-_altera_lc_01_de_05_de_abril_de_1995.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/621/pl_complementar_010_2025_-_altera_lc_01_de_05_de_abril_de_1995.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 001, de 05 de abril de 1995, que dispõe sobre a criação e reestruturação de empregos de carreia da Prefeitura Municipal de Capitólio/MG e dá outras providências".</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/636/001_-_pl_complementar_011_2025_-_desafetacao_e_alienacao_de_areas_institucionais.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/636/001_-_pl_complementar_011_2025_-_desafetacao_e_alienacao_de_areas_institucionais.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a desafetação de áreas institucionais e autoriza sua alienação por meio de leilão e dá outras providências."</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/637/pl_complementar_012_2025_-_desafeta_e_autoriza_a_permuta_de_bens_publicos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/637/pl_complementar_012_2025_-_desafeta_e_autoriza_a_permuta_de_bens_publicos.pdf</t>
   </si>
   <si>
     <t>"Desafeta e autoriza a permuta dos bens públicos municipais que menciona, e dá outras providências".</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/685/001-pl1.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/685/001-pl1.pdf</t>
   </si>
   <si>
     <t>"Desafeta e autoriza a permuta do Bem Público Municipal que menciona, e dá outras providências".</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/686/001_-_pl_complementar_014_2025_-_altera_redacao_do_art._25_da_lc_no_07_de_2010.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/686/001_-_pl_complementar_014_2025_-_altera_redacao_do_art._25_da_lc_no_07_de_2010.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 25 da Lei Complementar nº 07/2010, e dá outras providências".</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/695/001_-_pl_complementar_015_2025_-_condominios_horizontais.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/695/001_-_pl_complementar_015_2025_-_condominios_horizontais.pdf</t>
   </si>
   <si>
     <t>“Dispões sobre a implantação de incorporações horizontais de lotes urbanos (condomínios horizontais) no Município de Capitólio/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/696/001_-_pl_complementar_016_2025_-_estrutura_organizacional_camara.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/696/001_-_pl_complementar_016_2025_-_estrutura_organizacional_camara.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a estrutura organizacional, administrativa e de pessoal do Poder Legislativo do Município de Capitólio, e dá outras providências.”</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/785/001_-_pl_complementar_017_2025_-_institui_taxa_fiscalizacao_sanitaria.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/785/001_-_pl_complementar_017_2025_-_institui_taxa_fiscalizacao_sanitaria.pdf</t>
   </si>
   <si>
     <t>"Institui a taxa de prestação do serviço de inspeção e fiscalização sanitária dos produtos de origem animal no Município de Capitólio e dá outras providências".</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/814/001_-_pl_complementar_018_2025_-_taxa_de_manejo_de_residuos_solidos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/814/001_-_pl_complementar_018_2025_-_taxa_de_manejo_de_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre os valores da taxa de manejo de resíduos sólidos urbanos no Município de Capitólio/MG e dá outras providências".</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/823/pl_complementar_019_2025_-_altera_lei_complementar_no_803.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/823/pl_complementar_019_2025_-_altera_lei_complementar_no_803.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 803, de 29 de agosto de 1990, e dá outras providências".</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/846/001_-_pl_complementar_020_2025_-_altera_lei_complementar_no_003_de_2020.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/846/001_-_pl_complementar_020_2025_-_altera_lei_complementar_no_003_de_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da Lei Complementar nº 003, de 21 de fevereiro de 2020, que dispõe sobre a organização da estrutura administrativa do Poder Executivo do Município de Capitólio, Estado de Minas Gerais e providências".</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/847/001_-_pl_complementar_021_2025_-_altera_lei_complementar_no_001_de_1995.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/847/001_-_pl_complementar_021_2025_-_altera_lei_complementar_no_001_de_1995.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 001, de 05 de abril de 1995, que dispõe sobre a criação e reestruturação de empregos de carreira da Prefeitura Municipal de Capitólio/MG e dá outras providências".</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/886/001_-_pl_complementar_022_2025_-_altera_lei_complementar_no_014_de_2017.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/886/001_-_pl_complementar_022_2025_-_altera_lei_complementar_no_014_de_2017.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da Lei Complementar nº 014 de 2017, que dispõe sobre a regulamentação e critérios para a política pública de concessão de auxílios variados e benefícios eventuais as famílias em situação de vulnerabilidade econômica ou social e aos micro e pequenos produtores rurais e dá outras providências”.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/361/emenda_modificativa_no_01.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/361/emenda_modificativa_no_01.pdf</t>
   </si>
   <si>
     <t>Emenda N° 1 ao Projeto de Lei Ordinária nº 014 - Conforme a ressalva feita no parecer jurídico, este vereador propõe esta emenda_x000D_
 para corrigir um erro material contido no preâmbulo deste projeto, sendo necessária_x000D_
 Sua correção para aplicação correta da legislação.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>CSPPM - Comissão de Serviços e Políticas Públicas Municipais</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_modificativa_no_02.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_modificativa_no_02.pdf</t>
   </si>
   <si>
     <t>Emenda N° 2 ao Projeto de Lei Ordinária nº 014 - Conforme análise feita por esta comissão, decidimos propor a seguinte emenda por_x000D_
 entender que, com mais membros, a comissão pode abranger uma maior diversidade_x000D_
 de opiniões, garantindo que diferentes perspectivas sejam consideradas no processo_x000D_
 de tomada de decisões.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/363/emenda_modificativa_no_01.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/363/emenda_modificativa_no_01.pdf</t>
   </si>
   <si>
     <t>Emenda N°1 ao Projeto de Lei Ordinária nº 015 - Conforme a ressalva feita no parecer jurídico, este vereador propõe esta emenda_x000D_
 para corrigir um erro material contido no preâmbulo deste projeto, sendo necessária_x000D_
 sua correção para aplicação correta da legislação.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/404/emenda_modificativa_n_01_do_projeto_de_lei_complementar_n04.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/404/emenda_modificativa_n_01_do_projeto_de_lei_complementar_n04.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI COMPLEMENTAR_x000D_
 SUBSTITUTIVO Nº 004/2025 - O relator da Comissão de Legislação, Justiça e Redação, no uso de suas_x000D_
 atribuições propõe à seguinte emenda modificativa de redação para corrigir a_x000D_
 numeração dos incisos do Art. 30 - A, no Artigo 1º do Projeto de Complementar_x000D_
 Substitutivo nº 004 de 13 de março de 2025, para adequação formal.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/405/emenda_modificativa_n_01_ao_projeto_de_lei_complementar_substitutivo_n05.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/405/emenda_modificativa_n_01_ao_projeto_de_lei_complementar_substitutivo_n05.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI COMPLEMENTAR_x000D_
 SUBSTITUTIVO Nº 005/2025 - O relator da Comissão de Legislação, Justiça e Redação, no uso de suas_x000D_
 atribuições propõe a seguinte emenda modificativa:_x000D_
 A ementa do Projeto de Lei complementar substitutivo nº 005 de 11 de março_x000D_
 de 2025, passa a vigorar com a seguinte redação:_x000D_
 ALTERA A LEI COMPLEMENTAR Nº 001, DE O5 DE ABRIL DE 1995, QUE_x000D_
 DISPÕE SOBRE A CRIAÇÃO E REESTRUTURAÇÃO DE EMPREGOS DE_x000D_
 CARREIRA DA PREFEITURA MUNICIPAL DE CAPITÓLIO/MG E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_modificativa_n_01_ao_projeto_de_lei_ordinaria_n26.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_modificativa_n_01_ao_projeto_de_lei_ordinaria_n26.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI DE LEI_x000D_
 ORDINÁRIA Nº 026 DE 07 DE MARÇO DE 2025 - A Comissão de Serviços e Políticas Públicas Municipais - CSPPM, no uso_x000D_
 de suas atribuições legais e regimentais, propõe alteração na redação do Art._x000D_
 3º, do Projeto de Lei Ordinária nº 026 de 07 de março de 2025, que passa a_x000D_
 vigorar com a seguinte redação:_x000D_
 Art. 3º - Se o dia comemorativo do aniversário do servidor cair em_x000D_
 feriados, sábado ou domingo, o benefício desta Lei será usufruído no primeiro_x000D_
 dia útil subsequente, ou através de solicitação prévia, poderá obter seu gozo_x000D_
 em data posterior, desde que dentro de 30 (trinta) dias contados a partir da_x000D_
 data do aniversário do servidor, garantindo assim flexibilidade para o servidor_x000D_
 e organização para a administração.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/407/011_-_p_resolucao_substitutivo_002_2025_-_emenda_modificativa_no_01.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/407/011_-_p_resolucao_substitutivo_002_2025_-_emenda_modificativa_no_01.pdf</t>
   </si>
   <si>
     <t>Projeto Substitutivo de Resolução nº 002/2025 - Emenda Modificativa nº 01</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/408/012_-_p_resolucao_substitutivo_002_2025_-_emenda_modificativa_no_02.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/408/012_-_p_resolucao_substitutivo_002_2025_-_emenda_modificativa_no_02.pdf</t>
   </si>
   <si>
     <t>Projeto Substitutivo de Resolução nº 002/2025 - Emenda Modificativa nº 02</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/409/emenda_modificativa_n_03_ao_projeto_de_lei_de_resolucao_substitutivo_n02.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/409/emenda_modificativa_n_03_ao_projeto_de_lei_de_resolucao_substitutivo_n02.pdf</t>
   </si>
   <si>
     <t>Projeto Substitutivo de Resolução nº 002/2025 - Emenda Modificativa nº 03</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/410/emenda_modificativa_n_01_ao_projeto_de_lei_de_resolucao_substitutivo_n03.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/410/emenda_modificativa_n_01_ao_projeto_de_lei_de_resolucao_substitutivo_n03.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DÊ LEI DE RESOLUÇÃO E_x000D_
 SUBSTITUTIVO Nº 003/2025 - A Comissão de Legislação, Justiça e Redação - CLIR, no uso de suas_x000D_
 atribuições legais e regimentais, propõe alteração na redação do Art. 20, que_x000D_
 passa a vigorar com a seguinte redação:_x000D_
 Art. 20. A Presidência deverá apreciar e decidir o recurso interposto,_x000D_
 ou o requerimento de desclassificação de informação sigilosa, no prazo de até_x000D_
 10 (dez) dias.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/411/emenda_modificativa_n_01_ao_projeto_de_lei_complementar_n07.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/411/emenda_modificativa_n_01_ao_projeto_de_lei_complementar_n07.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI COMPLEMENTAR Nº_x000D_
 007/2025 - O relator da Comissão de Legislação, Justiça e Redação, no uso de suas_x000D_
 atribuições propõe a seguinte emenda modificativa:_x000D_
 O Art. 2º, Inciso II, do Projeto de Lei complementar nº 007 de 17 de março_x000D_
 de 2025, passa a vigorar com a seguinte redação:_x000D_
 Art. 2º. II — 4.761,68 m? (quatro mil, setecentos e sessenta e um metros_x000D_
 quadrados e sessenta e oito decímetros de metro quadrados) referentes às vias_x000D_
 públicas e calçadas;</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/491/004_-_pl_ordinaria_046_2025_-_emenda_modificativa_no_01.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/491/004_-_pl_ordinaria_046_2025_-_emenda_modificativa_no_01.pdf</t>
   </si>
   <si>
     <t>“Modifica a redação dos dispositivos que especificam a dotação orçamentária e a anulação no Projeto de Lei Ordinária nº 046 de 26 de maio 2025, que dispõe sobre abertura de crédito adicional suplementar para repasse de subvenção à APAE, e dá outras providências.”</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/499/009_-_pl_ordinaria_046_2025_-_emenda_modificativa_substitutiva_no_02.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/499/009_-_pl_ordinaria_046_2025_-_emenda_modificativa_substitutiva_no_02.pdf</t>
   </si>
   <si>
     <t>“Modifica a redação dos dispositivos que especificam a dotação orçamentária e a anulação no Projeto de lei Ordinária nº 046 de 26 de maio 2025, que dispõe sobre abertura de crédito adicional suplementar para repasse de subvenção à APAE, e dá outras providências.”</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>Letícia Vallory, Logan, Renato Mecânico</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/503/004_-_pl_complementar_008_2025_-_emenda_modificativa_no_002.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/503/004_-_pl_complementar_008_2025_-_emenda_modificativa_no_002.pdf</t>
   </si>
   <si>
     <t>“Modifica a redação dos incisos III e VI do art. 1º do Projeto de Lei Complementar nº 008 de 12 de maio de 2025, que passa a vigorar com nova redação."</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/504/003_-_pl_complementar_008_2025_-_emenda_modificativa_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/504/003_-_pl_complementar_008_2025_-_emenda_modificativa_no_001.pdf</t>
   </si>
   <si>
     <t>“Modifica a redação do inciso IV do art. 1º do Projeto de Lei Complementar nº 008 de 12 de maio de 2025, que passa a vigorar com nova redação."</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/536/003_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_01.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/536/003_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_01.pdf</t>
   </si>
   <si>
     <t>““Modifica a redação do artigo 2º, inciso I, alínea ‘a’, e do artigo 18, ambos do Projeto de Lei Ordinária nº 44, de 12 de maio de 2025.”</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/537/003_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_02.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/537/003_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_02.pdf</t>
   </si>
   <si>
     <t>“Modifica a redação do artigo 4º, inciso VI, do Projeto de Lei Ordinária nº 44, de 12 de maio de 2025.”</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/541/003_-_pl_substitutivo_049_2025_-_emenda_modificativa_no_01.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/541/003_-_pl_substitutivo_049_2025_-_emenda_modificativa_no_01.pdf</t>
   </si>
   <si>
     <t>"Modifica a redação do art. 2 do projeto de lei substitutivo nº 049 de 23 de junho de 2025, que passa a vigorar com nova redação."</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/542/004_-_pl_substitutivo_049_2025_-_emenda_aditiva_no_01.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/542/004_-_pl_substitutivo_049_2025_-_emenda_aditiva_no_01.pdf</t>
   </si>
   <si>
     <t>"Acresce o anexo ao projeto de lei substitutivo nº 049 de 23 de junho de 2025”</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/570/004_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/570/004_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_001.pdf</t>
   </si>
   <si>
     <t>“Modifica a redação do parágrafo 1º do art. 16 do projeto de resolução substitutivo nº 007 de 07 de julho de 2025, que passa a vigorar com nova redação."</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/571/005_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_002.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/571/005_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_002.pdf</t>
   </si>
   <si>
     <t>“Modifica a redação do art. 17 do projeto de resolução substitutivo nº 007 de 07 de julho de 2025, que passa a vigorar com nova redação”</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/572/006_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_003.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/572/006_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_003.pdf</t>
   </si>
   <si>
     <t>“Modifica a redação do art. 9º do projeto de resolução substitutivo nº 007 de 07 de julho de 2025, que passa a vigorar com nova redação”</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/573/007_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_004.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/573/007_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_004.pdf</t>
   </si>
   <si>
     <t>“Modifica a redação dos anexos II e III do projeto de resolução substitutivo nº 007 de 07 de julho de 2025, que passa a vigorar com nova redação”</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/574/008_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_005.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/574/008_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_005.pdf</t>
   </si>
   <si>
     <t>“Modifica a redação do art. 11 do projeto de resolução substitutivo nº 007 de 07 de julho de 2025, que passa a vigorar com nova redação".</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/575/009_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_006.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/575/009_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_006.pdf</t>
   </si>
   <si>
     <t>"Modifica a redação do art. 18 do projeto de resolução substitutivo nº 007 de 07 de julho de 2025, que passa a vigorar com nova redação”.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/576/010_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_007.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/576/010_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_007.pdf</t>
   </si>
   <si>
     <t>"Modifica a redação do anexo I do projeto de resolução substitutivo nº 007 de 07 de julho de 2025, que passa a vigorar com nova redação”.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>Cláudio Ramos, Edgley Amorim</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/577/011_-_p_resolucao_substitutivo_007_2025_-_emenda_modificativa_no_008.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/577/011_-_p_resolucao_substitutivo_007_2025_-_emenda_modificativa_no_008.pdf</t>
   </si>
   <si>
     <t>" O artigo 11 do Projeto Substitutivo ao Projeto de Resolução nº 007 de 07 de julho de 2025 passa vigorar com a seguinte redação:"</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/578/012_-_p_resolucao_substitutivo_007_2025_-_emenda_modificativa_no_009.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/578/012_-_p_resolucao_substitutivo_007_2025_-_emenda_modificativa_no_009.pdf</t>
   </si>
   <si>
     <t>"O artigo 18 do Projeto Substitutivo ao Projeto de Resolução nº 007 de 07 de julho de 2025 passa vigorar com a seguinte redação:"</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/585/016_-_p_resolucao_substitutivo_007_2025_-_emenda_modificativa_no_010.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/585/016_-_p_resolucao_substitutivo_007_2025_-_emenda_modificativa_no_010.pdf</t>
   </si>
   <si>
     <t>"Modifica a redação dos artigos 4º e 15 do Projeto de Resolução Substitutivo nº 007 de 07 de julho de 2025, que passam a vigorar com nova redação”</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/625/005_-_p_lei_complementar_010_2025_-_emenda_supressiva_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/625/005_-_p_lei_complementar_010_2025_-_emenda_supressiva_no_001.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 10/2025 - Emenda Supressiva nº 001._x000D_
 "Suprime inciso XXVI, que reproduz matéria disciplinada em outro inciso, do artigo 1º do Projeto de Lei Complementar nº 10 de 18 de agosto de 2025 renumerando-se os demais incisos".</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/626/006_-_p_lei_complementar_010_2025_-_emenda_modificativa_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/626/006_-_p_lei_complementar_010_2025_-_emenda_modificativa_no_001.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 10/2025 - Emenda Modificativa nº 01._x000D_
 “Modifica a redação da ementa do Projeto de lei Complementar nº 10 de 18 de agosto de 2025.”</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/627/007_-_p_lei_complementar_010_2025_-_emenda_modificativa_no_002.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/627/007_-_p_lei_complementar_010_2025_-_emenda_modificativa_no_002.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 10/2025 - Emenda Modificativa nº 02. “Corrige erros de grafia, de concordância nos incisos do art. 1º do Projeto de Lei Complementar nº 10 de 18 de agosto de 2025”.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/700/004_-_pl_ordinaria_013_2025_-_emenda_modificativa_n01.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/700/004_-_pl_ordinaria_013_2025_-_emenda_modificativa_n01.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 013/2025 - Emenda Modificativa nº 01._x000D_
 "Altera a redação do Art. 7º do Projeto de Lei Ordinária nº 013/2025".</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/701/005_-_pl_ordinaria_013_2025_-_emenda_supressiva_n_01.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/701/005_-_pl_ordinaria_013_2025_-_emenda_supressiva_n_01.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 013/2025 - Emenda Supressiva nº 01._x000D_
 "Suprime-se o Art. 9º, do projeto de lei Ordinário 013/2025 e enumera-se os artigos seguintes."</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>Logan, Cláudio Ramos, Dalmir Rodrigues, Edgley Amorim, Eliza da Saúde, Gabriel, João Getúlio, Renato Mecânico, Sirlei do Grotão</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/703/010_-_pl_ordinaria_013_2025_-_emenda_supressiva_n_02.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/703/010_-_pl_ordinaria_013_2025_-_emenda_supressiva_n_02.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 013/2025 - Emenda Supressiva nº 02._x000D_
 "Suprima-se o artigo 9º do projeto de Lei Ordinária nº 013/2025, passando-se a renumerar os artigos seguintes."</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/702/007_-_pl_ordinaria_013_2025_-_emenda_modificativa_n02.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/702/007_-_pl_ordinaria_013_2025_-_emenda_modificativa_n02.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 013/2025 - Emenda Modificativa nº 02._x000D_
 "O Preâmbulo do Projeto de Lei Ordinária nº 013 de 28 de janeiro de 2025, passa a vigorar com a seguinte redação."</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/725/003_-_pl_ordinaria_068_2025_-_emenda_modificativa_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/725/003_-_pl_ordinaria_068_2025_-_emenda_modificativa_no_001.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 068/2025 - Emenda modificativa nº 01._x000D_
 “Modifica a redação do preâmbulo do Projeto de Lei Ordinária nº 068 de 18 de setembro de 2025.”</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/726/004_-_pl_ordinaria_073_2025_-_emenda_modificativa_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/726/004_-_pl_ordinaria_073_2025_-_emenda_modificativa_no_001.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 73/2025 - Emenda Modificativa nº 01._x000D_
 “Modifica a redação do preâmbulo do Projeto de Lei Ordinária nº 073 de 06 de outubro de 2025.”</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/727/006_-_pl_complementar_016_2025_-_emenda_supressiva_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/727/006_-_pl_complementar_016_2025_-_emenda_supressiva_no_001.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 16/2025 - Emenda Supressiva nº 01._x000D_
 “Suprime a coluna referência salarial dos anexos V, VI e VII do Projeto de Lei Complementar nº 016 de 06 de outubro de 2025.”</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/806/004_-_pl_complementar_017_2025_-_emenda_aditiva_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/806/004_-_pl_complementar_017_2025_-_emenda_aditiva_no_001.pdf</t>
   </si>
   <si>
     <t>“Acrescenta dispositivos ao Projeto de Lei complementar nº 017/2025, que institui a taxa de fiscalização sanitária, para estabelecer o início da cobrança da taxa em conformidade com os princípios da anterioridade anual e nonagesimal”.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/854/005_-_pl_complementar_018_2025_-_emenda_aditiva_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/854/005_-_pl_complementar_018_2025_-_emenda_aditiva_no_001.pdf</t>
   </si>
   <si>
     <t>“Acrescenta dispositivo ao Projeto de Lei Complementar nº 018/2025 que dispõe sobre os valores da taxa de manejo de resíduos sólidos urbanos no Município de Capitólio/MG com os princípios da anterioridade anual e nonagesimal”.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/863/004_-_pl_ordinaria_083_2025_-_emenda_modificativa_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/863/004_-_pl_ordinaria_083_2025_-_emenda_modificativa_no_001.pdf</t>
   </si>
   <si>
     <t>“Modifica a redação do caput do art. 1º do projeto de Lei Ordinária nº 083 de 01 de dezembro de 2025.”</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/870/004_-_pl_ordinaria_087_2025_-_emenda_modificativa_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/870/004_-_pl_ordinaria_087_2025_-_emenda_modificativa_no_001.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 9º Projeto de Lei Ordinária nº 087 de 01 de dezembro de 2025.”</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/877/009_-_pl_complementar_018_2025_-_emenda_modificatica_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/877/009_-_pl_complementar_018_2025_-_emenda_modificatica_no_001.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 2º do projeto de Lei Complementar nº 018 de 27 de novembro de 2025.”</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/878/007_-_pl_ordinaria_087_2025_-_emenda_modificativa_no_002.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/878/007_-_pl_ordinaria_087_2025_-_emenda_modificativa_no_002.pdf</t>
   </si>
   <si>
     <t>“Altera a redação da ementa e do artigo 1º do Projeto de Lei Ordinária nº 087 de 1º de dezembro de 2025”.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/879/008_-_pl_ordinaria_087_2025_-_emenda_modificativa_no_003.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/879/008_-_pl_ordinaria_087_2025_-_emenda_modificativa_no_003.pdf</t>
   </si>
   <si>
     <t>“Corrige numeração dos artigos do Projeto de Lei Ordinária nº 087 de 01 de dezembro de 2025”.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/882/006_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_03.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/882/006_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_03.pdf</t>
   </si>
   <si>
     <t>“Modifica a redação do artigo 13º e inclui parágrafo único no mesmo artigo, ambos no Projeto de Lei Ordinária nº 044 de 12 de maio de 2025”</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/883/007_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_04.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/883/007_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_04.pdf</t>
   </si>
   <si>
     <t>“Inclui os incisos IV e V no artigo 17 do Projeto de Lei Ordinária nº 044 de 12 de maio de 2025”</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/884/008_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_05.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/884/008_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_05.pdf</t>
   </si>
   <si>
     <t>“Altera a numeração do parágrafo único e inclui parágrafo segungo no artigo 16 do Projeto de Lei Ordinária nº 044 de 12 de maio de 2025”</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/885/009_-_pl_ordinaria_044_2025_-_emenda_modificativa_subst._no_05.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/885/009_-_pl_ordinaria_044_2025_-_emenda_modificativa_subst._no_05.pdf</t>
   </si>
   <si>
     <t>“Altera a numeração do parágrafo único e inclui parágrafo segundo no artigo 16 do Projeto de Lei Ordinária nº 044 de 12 de maio de 2025”</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/890/006_-_pl_complementar_019_2025_-_emenda_supressiva_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/890/006_-_pl_complementar_019_2025_-_emenda_supressiva_no_001.pdf</t>
   </si>
   <si>
     <t>“Suprime artigo do Projeto de Lei Complementar nº 019/2025, que altera a Lei Complementar nº 803, de 29 de agosto de 1990, e dá outras providências”.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/891/007_-_pl_complementar_019_2025_-_emenda_modificativa_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/891/007_-_pl_complementar_019_2025_-_emenda_modificativa_no_001.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do Caput do Art. 2º e do Art.7º do Projeto de Lei Complementar nº 019/2025, que altera a Lei Complementar nº 803, de 29 de agosto de 1990, e dá outras providências”.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/898/007_-_pl_ordinaria_substitutivo_063_2025_-_emenda_aditiva_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/898/007_-_pl_ordinaria_substitutivo_063_2025_-_emenda_aditiva_no_001.pdf</t>
   </si>
   <si>
     <t>“Insere ementa ao Projeto Substitutivo ao Projeto de Lei Ordinária nº 063 de 04 de dezembro de 2025”.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>PSUB</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_substitutivo_de_lei_complementar_004_2025_-_alteracao_lc_n_003.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_substitutivo_de_lei_complementar_004_2025_-_alteracao_lc_n_003.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da Lei Complementar nº 003, de 21 de fevereiro de 2020, que dispõe sobre a organização da estrutura administrativa do Poder Executivo do Município de Capitólio, estado de Minas Gerais e dá outras providências".</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_substitutivo_de_lei_complementar_005_2025_-_alteracao_lc_n_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_substitutivo_de_lei_complementar_005_2025_-_alteracao_lc_n_001.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 001, de 05 de abril de 1995, que dispõe sobre a criação e reestruturação de empregos de carreia da Prefeitura Municipal de Capitólio MG e dá outras providências".</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/403/pl_ordinaria_substitutivo_004_2025_-_nomeacao_de_logradouros.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/403/pl_ordinaria_substitutivo_004_2025_-_nomeacao_de_logradouros.pdf</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/412/pl_resolucao_substitutivo_002_2025_-_ouvidoria_legislativa.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/412/pl_resolucao_substitutivo_002_2025_-_ouvidoria_legislativa.pdf</t>
   </si>
   <si>
     <t>"Regulamenta no âmbito da Câmara Municipal de Capitólio o sistema da ouvidoria legislativa, e dá outras providências"</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/413/006_-_p_resolucao_substitutivo_003_2025_-_lei_de_acesso_a_informacao.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/413/006_-_p_resolucao_substitutivo_003_2025_-_lei_de_acesso_a_informacao.pdf</t>
   </si>
   <si>
     <t>“Regulamenta, no âmbito da Câmara Municipal de Capitólio, a lei de acesso à informação (lei federal nº 12.527, de 18 de novembro de 2011), e dá outras providências.”</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/515/002_-_pl_substitutivo_049_2025_-_nomeacao_de_logradouros.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/515/002_-_pl_substitutivo_049_2025_-_nomeacao_de_logradouros.pdf</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/546/001_-_p_substitutivo_resolucao_007_2025_-_diarias_do_legislativo.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/546/001_-_p_substitutivo_resolucao_007_2025_-_diarias_do_legislativo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o pagamento de diárias para os vereadores e servidores da Câmara Municipal de Capitólio/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/654/005_-_p_resolucao_substitutivo_011_2025_-_criacao_procon_camara.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/654/005_-_p_resolucao_substitutivo_011_2025_-_criacao_procon_camara.pdf</t>
   </si>
   <si>
     <t>"Cria o serviço de orientação e defesa do consumidor (PROCON CÂMARA) no âmbito da secretaria da Câmara Municipal de Capitólio – Minas Gerais”.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/805/003_-_pl_substitutivo_064_2025_-_loa.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/805/003_-_pl_substitutivo_064_2025_-_loa.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e fixa a Despesa do Município de CAPITÓLIO-MG, para o exercício de 2026”. – LOA</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/822/001_-_pl_ordinaria_substitutivo_078_2025_-_concessao_e_prorrogacao_de_lip.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/822/001_-_pl_ordinaria_substitutivo_078_2025_-_concessao_e_prorrogacao_de_lip.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o procedimento para a concessão e prorrogação de Licença para tratar de Interesses Particulares".</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/849/003_-_pl_ordinaria_substitutivo_062_2025_-_altera_ldo.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/849/003_-_pl_ordinaria_substitutivo_062_2025_-_altera_ldo.pdf</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/850/003_-_pl_ordinaria_substitutivo_063_2025_-_ppa.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/850/003_-_pl_ordinaria_substitutivo_063_2025_-_ppa.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual PPA para o quadriênio 2026 a 2029 do Município de Capitólio e dá outras providências".</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>CFOTC</t>
   </si>
   <si>
     <t>Parecer da C. de Finanças, Orçam. e T. de Contas</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/443/005_-_pl_ordinaria_002_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/443/005_-_pl_ordinaria_002_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 002/2025 - Favorável</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/444/004_-_pl_resolucao_001_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/444/004_-_pl_resolucao_001_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Resolução 001/2025 - Favorável</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/449/004_-_p_resolucao_002_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/449/004_-_p_resolucao_002_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC ao Projeto de Resolução nº 002/2025</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/452/009_-_p_resolucao_substitutivo_002_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/452/009_-_p_resolucao_substitutivo_002_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto Substitutivo ao Projeto de Resolução nº 002/2025</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/460/004_-_pl_ordinaria_034_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/460/004_-_pl_ordinaria_034_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária 034/2025.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/463/005_-_pl_ordinaria_035_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/463/005_-_pl_ordinaria_035_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 035/2025</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/466/pl_ordinaria_036_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/466/pl_ordinaria_036_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 036/2025</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/469/pl_ordinaria_037_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/469/pl_ordinaria_037_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC ao Projeto de Lei ordinária nº 037/2025</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/474/004_-_p__resolucao__003_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/474/004_-_p__resolucao__003_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Resolução nº 003/2025</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/478/009_-_p_resolucao_substitutivo_003_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/478/009_-_p_resolucao_substitutivo_003_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto Substitutivo de Resolução nº 003/2025</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/481/005_-_p_resolucao_004_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/481/005_-_p_resolucao_004_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Resolução nº 004/2025</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/486/007_-_pl_ordinaria_038_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/486/007_-_pl_ordinaria_038_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC ao Projeto de Lei ordinária nº 038/2025</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/489/006_-_pl_ordinaria_046_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/489/006_-_pl_ordinaria_046_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC ao Projeto de Lei ordinária nº 046/2025.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/493/004_-_pl_complementar_008_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/493/004_-_pl_complementar_008_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC ao Projeto de Lei Complementar nº 008/2025.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/497/006_-_pl_ordinaria_045_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/497/006_-_pl_ordinaria_045_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC ao Projeto de Lei ordinária nº 045/2025.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/501/007_-_pl_ordinaria_047_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/501/007_-_pl_ordinaria_047_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC ao Projeto de Lei Ordinária nº 047/2025.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/507/005_-_pl_ordinaria_039_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/507/005_-_pl_ordinaria_039_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 039/2025.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/510/005_-_pl_ordinaria_040_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/510/005_-_pl_ordinaria_040_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 040/2025</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/514/006_-_pl_ordinaria_048_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/514/006_-_pl_ordinaria_048_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 048/2025</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/518/005_-_p_resolucao_005_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/518/005_-_p_resolucao_005_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Resolução nº 005/2025</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/521/005_-_p-resolucao_006_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/521/005_-_p-resolucao_006_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Resolução nº 006/2025</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/526/003_-_pl_ordinaria_041_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/526/003_-_pl_ordinaria_041_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei ordinária nº 041/2025</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/529/005_-_pl_ordinaria_042_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/529/005_-_pl_ordinaria_042_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao projeto de Lei ordinária nº 042/2025</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/532/004_-_pl_ordinaria_043_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/532/004_-_pl_ordinaria_043_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao projeto de lei nº 043/2025</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/535/012_-_pl_ordinaria_044_2025_-_parecer_da_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/535/012_-_pl_ordinaria_044_2025_-_parecer_da_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 044/2025</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/540/008_-_pl_substitutivo_049_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/540/008_-_pl_substitutivo_049_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC ao Projeto Substitutivo ao Projeto de Lei Ordinária nº 049/2025.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/547/005_-_pl_complementar_001_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/547/005_-_pl_complementar_001_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Complementar nº001/2025</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/550/005_-_pl_complementar_002_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/550/005_-_pl_complementar_002_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Complementar nº 002/2025</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/556/005_-_pl_complementar_003_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/556/005_-_pl_complementar_003_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Complementar nº 003/2025</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/558/003_-_pl_ordinaria_050_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/558/003_-_pl_ordinaria_050_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 050/2025</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/560/004_-_pl_ordinaria_051_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/560/004_-_pl_ordinaria_051_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 051/2025</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/562/003_-_pl_ordinaria_052_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/562/003_-_pl_ordinaria_052_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 052/2025</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/564/013_-_p_substitutivo_resolucao_007_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/564/013_-_p_substitutivo_resolucao_007_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto Substitutivo ao Projeto de Resolução nº 007/2025</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/566/004_-_p_resolucao_008_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/566/004_-_p_resolucao_008_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Resolução nº 008/2025</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/568/003_-_p_resolucao_009_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/568/003_-_p_resolucao_009_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Resolução nº 009/2025</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/587/006_-_pl_substitutivo_complementar_004_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/587/006_-_pl_substitutivo_complementar_004_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto Substitutivo ao Projeto de Lei Complementar nº 004/2025.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/590/006_-_pl_substitutivo_complementar_005_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/590/006_-_pl_substitutivo_complementar_005_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto Substitutivo ao Projeto de Lei Complementar nº 005/2025.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/593/005_-_pl_complementar_006_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/593/005_-_pl_complementar_006_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Complementar nº 006/2025.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/596/005_-_pl_complementar_007_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/596/005_-_pl_complementar_007_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Complementar nº 007/2025.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/605/005_-_pl_ordinaria_053_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/605/005_-_pl_ordinaria_053_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 053/2025.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/607/005_-_pl_ordinaria_054_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/607/005_-_pl_ordinaria_054_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 054/2025.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/609/005_-_pl_ordinaria_055_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/609/005_-_pl_ordinaria_055_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 055/2025.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/614/005_-_p_resolucao_010_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/614/005_-_p_resolucao_010_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Resolução nº 10/2025.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/622/005_-_pl_ordinaria_003_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/622/005_-_pl_ordinaria_003_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 003/2025.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/631/013_-_p_lei_complementar_010_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/631/013_-_p_lei_complementar_010_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Complementar nº 010/2025.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/643/005_-_pl_ordinaria_058_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/643/005_-_pl_ordinaria_058_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 58/2025.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/645/005_-_pl_ordinaria_059_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/645/005_-_pl_ordinaria_059_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 59/2025.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/647/005_-_pl_ordinaria_060_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/647/005_-_pl_ordinaria_060_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 60/2025.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/649/005_-_pl_complementar_012_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/649/005_-_pl_complementar_012_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Complementar nº 12/2025.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/655/004_-_pl_ordinaria_004_2025_-parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/655/004_-_pl_ordinaria_004_2025_-parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 004/2025.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/660/010_-_p_resolucao_substitutivo_011_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/660/010_-_p_resolucao_substitutivo_011_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto Substitutivo ao Projeto de Resolução nº 011/2025.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/663/005_-_pl_ordinaria_067_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/663/005_-_pl_ordinaria_067_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 067/2025.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/665/005_-_pl_ordinaria_066_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/665/005_-_pl_ordinaria_066_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 066/2025.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/667/005_-_pl_ordinaria_065_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/667/005_-_pl_ordinaria_065_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 065/2025.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/670/006_-_pl_complementar_011_2025_-parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/670/006_-_pl_complementar_011_2025_-parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Complementar nº 011/2025.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/677/009_-_pl_ordinaria_substitutivo_004_2025__parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/677/009_-_pl_ordinaria_substitutivo_004_2025__parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto Substitutivo ao Projeto de Lei Ordinária 004/2025.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/678/005_-_pl_ordinaria_005_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/678/005_-_pl_ordinaria_005_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 005/2025.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/682/005_-_pl_ordinaria_006_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/682/005_-_pl_ordinaria_006_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 006/2025.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/692/005_-_pl_ordinaria_072_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/692/005_-_pl_ordinaria_072_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 072/2025.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/698/005_-_pl_ordinaria_011_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/698/005_-_pl_ordinaria_011_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 11/2025.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/711/008_-_pl_complementar_016_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/711/008_-_pl_complementar_016_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 016/2025.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/715/005_-_pl_ordinaria_069_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/715/005_-_pl_ordinaria_069_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 069/2025.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/717/005_-_pl_ordinaria_070_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/717/005_-_pl_ordinaria_070_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 070/2025.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/720/006_-_pl_ordinaria_071_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/720/006_-_pl_ordinaria_071_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 071/2025.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/722/006_-_pl_ordinaria_073_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/722/006_-_pl_ordinaria_073_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 073/2025.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/730/004_-_pl_ordinaria_015_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/730/004_-_pl_ordinaria_015_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 15/2025.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/731/004_-_pl_ordinaria_014_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/731/004_-_pl_ordinaria_014_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 14/2025.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/735/005-pl1.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/735/005-pl1.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 016/2025.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/738/005-pl1.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/738/005-pl1.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 017/2025.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/741/005_-_pl_ordinaria_018_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/741/005_-_pl_ordinaria_018_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 018/2025.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/744/005_-_pl_ordinaria_019_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/744/005_-_pl_ordinaria_019_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 019/2025.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/747/005_-_pl_ordinaria_020_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/747/005_-_pl_ordinaria_020_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 020/2025.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/750/005_-_pl_ordinaria_021_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/750/005_-_pl_ordinaria_021_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 021/2025.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/754/005_-_pl_ordinaria_023_2025_-_parecer_coftc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/754/005_-_pl_ordinaria_023_2025_-_parecer_coftc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC ao Projeto de Lei Ordinária nº 23/2025.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/757/005_-_pl_ordinaria_024_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/757/005_-_pl_ordinaria_024_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC ao Projeto de Lei Ordinária nº 24/2025.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/760/005_-_pl_ordinaria_025_2225_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/760/005_-_pl_ordinaria_025_2225_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC ao Projeto de Lei Ordinária nº 25/2025.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/763/004_-_pl_ordinaria_026_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/763/004_-_pl_ordinaria_026_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC ao Projeto de Lei Ordinária nº 26/2025.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/766/006_-__pl_ordinaria_027_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/766/006_-__pl_ordinaria_027_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC ao Projeto de Lei Ordinária nº 27/2025.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/769/005_-_pl_ordinaria_028_025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/769/005_-_pl_ordinaria_028_025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC ao Projeto de Lei Ordinária nº 28/2025.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/772/005_-_pl_ordinaria_029_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/772/005_-_pl_ordinaria_029_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 29/2025.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/775/005_-_pl_ordinaria_030_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/775/005_-_pl_ordinaria_030_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 30/2025.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/778/005_-_pl_ordinaria_032_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/778/005_-_pl_ordinaria_032_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 32/2025.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/781/005_-_pl_ordinaria_033_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/781/005_-_pl_ordinaria_033_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 33/2025.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/812/005_-_pl_ordinaria_080_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/812/005_-_pl_ordinaria_080_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 80/2025.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/817/006_-_pl_ordinaria_077_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/817/006_-_pl_ordinaria_077_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 077/2025.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/819/005_-_pl_ordinaria_081_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/819/005_-_pl_ordinaria_081_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária 081/2025.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/821/008_-_pl_substitutivo_064_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/821/008_-_pl_substitutivo_064_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto Substitutivo ao Projeto de Lei Ordinária nº 064/2025.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/851/008_-_pl_complementar_017_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/851/008_-_pl_complementar_017_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Complementar nº 017/2025.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/853/005_-_pl_01_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/853/005_-_pl_01_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC à proposta de emenda a Lei Orgânica nº 06/2025.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/856/007_-_pl_complementar_018_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/856/007_-_pl_complementar_018_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Complementar nº 018/2025.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/858/005_-_pl_complementar_019_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/858/005_-_pl_complementar_019_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Complementar nº 019/2025.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/865/006_-_pl_ordinaria_083_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/865/006_-_pl_ordinaria_083_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 083/2025.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/869/006_-_pl_ordinaria_087__2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/869/006_-_pl_ordinaria_087__2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 087/2025.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/893/006_-_pl_complementar_020_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/893/006_-_pl_complementar_020_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Complementar nº 020/2025.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/895/005_-_pl_complementar_021_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/895/005_-_pl_complementar_021_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Complementar nº 21/2025.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/897/008_-_pl_ordinaria_substitutivo_062_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/897/008_-_pl_ordinaria_substitutivo_062_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto Substitutivo ao Projeto de Lei Ordinária nº 62/2025.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/900/009_-_pl_ordinaria_substitutivo_063_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/900/009_-_pl_ordinaria_substitutivo_063_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto Substitutivo ao Projeto de Lei Ordinária nº 063/2025.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/902/006_-_pl_ordinaria_085_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/902/006_-_pl_ordinaria_085_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 085/2025.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/904/006_-_pl_ordinaria_086_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/904/006_-_pl_ordinaria_086_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer da CFOTC ao Projeto de Lei Ordinária nº 86/2025.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/907/005_-_pl_ordinaria_089_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/907/005_-_pl_ordinaria_089_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 089/2025.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/909/005_-_pl_ordinaria_090_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/909/005_-_pl_ordinaria_090_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 090/2025.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/911/005_-_pl_ordinaria_091_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/911/005_-_pl_ordinaria_091_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 091/2025.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/913/005_-_pl_ordinaria_093_2025_-_parecer_cfotc.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/913/005_-_pl_ordinaria_093_2025_-_parecer_cfotc.pdf</t>
   </si>
   <si>
     <t>Parecer CFOTC ao Projeto de Lei Ordinária nº 093/2025.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>CLJR</t>
   </si>
   <si>
     <t>Parecer da C. de Legislação, Justiça e Red.</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/439/004_-_pl_ordinaria_002_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/439/004_-_pl_ordinaria_002_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de lei ordinária 002/2025 - Favorável</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/442/003_-_pl_resolucao_001_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/442/003_-_pl_resolucao_001_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Resolução 001/2025 - Favorável</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/448/003_-_p_resolucao_002_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/448/003_-_p_resolucao_002_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Resolução nº 002/2025</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/451/008_-_p_resolucao_substitutivo_002_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/451/008_-_p_resolucao_substitutivo_002_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto Substitutivo de Resolução nº 002/2025</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/459/003_-_pl_ordinaria_034_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/459/003_-_pl_ordinaria_034_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 034/2025</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/462/004_-_pl_ordinaria_035_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/462/004_-_pl_ordinaria_035_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 035/2025</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/465/pl_ordinaria_036_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/465/pl_ordinaria_036_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de lei Ordinária nº 036/2025</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/468/pl_ordinaria_037_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/468/pl_ordinaria_037_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto de Lei ordinária nº 037/2025</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/476/003_-_p__resolucao__003_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/476/003_-_p__resolucao__003_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Resolução nº 003/2025</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/477/008_-_p_resolucao_substitutivo_003_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/477/008_-_p_resolucao_substitutivo_003_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto Substitutivo de Resolução nº 003/2025</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/480/004_-_p_resolucao_004_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/480/004_-_p_resolucao_004_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Resolução nº 004/2025</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/487/006_-_pl_ordinaria_038_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/487/006_-_pl_ordinaria_038_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto de Lei ordinária nº 038/2025</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/488/005_-_pl_ordinaria_046_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/488/005_-_pl_ordinaria_046_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto de Lei ordinária nº 046/2025.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/492/005_-_pl_complementar_008_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/492/005_-_pl_complementar_008_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto de Lei Complementar nº 008/2025.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/496/005_-_pl_ordinaria_045_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/496/005_-_pl_ordinaria_045_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto de Lei ordinária nº 045/2025.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/500/006_-_pl_ordinaria_047_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/500/006_-_pl_ordinaria_047_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto de Lei Ordinária nº 047/2025.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/506/004_-_pl_ordinaria_039_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/506/004_-_pl_ordinaria_039_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 039/2025.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/509/004_-_pl_ordinaria_040_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/509/004_-_pl_ordinaria_040_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 040/2025</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/512/004_-_pl_ordinaria_048_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/512/004_-_pl_ordinaria_048_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 048/2025</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/517/004_-_p_resolucao_005_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/517/004_-_p_resolucao_005_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Resolução nº 005/2025</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/520/004_-_p_resolucao_006_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/520/004_-_p_resolucao_006_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Resolução nº 006/2025</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/525/004_-_pl_ordinaria_041_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/525/004_-_pl_ordinaria_041_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei ordinária nº 041/2025</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/528/004_-_pl_ordinaria_042_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/528/004_-_pl_ordinaria_042_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao projeto de Lei ordinária nº 042/2025</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/531/003_-_pl_ordinaria_043_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/531/003_-_pl_ordinaria_043_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao projeto de lei ordinária nº 043/2025</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/534/011_-_pl_ordinaria_044_2025_-_parecer_da_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/534/011_-_pl_ordinaria_044_2025_-_parecer_da_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto de Lei Ordinária nº 044/2025</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/538/006_-_pl_substitutivo_049_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/538/006_-_pl_substitutivo_049_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto Substitutivo ao Projeto de Lei Ordinária nº 049/2025.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/549/007_-_pl_complementar_001_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/549/007_-_pl_complementar_001_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº001/2025</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/552/004_-_pl_complementar_002_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/552/004_-_pl_complementar_002_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 002/2025</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/555/004_-_pl_complementar_003_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/555/004_-_pl_complementar_003_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 003/2025</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/579/005_-_pl_ordinaria_050_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/579/005_-_pl_ordinaria_050_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 050/2025.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/580/006_-_pl_ordinaria_051_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/580/006_-_pl_ordinaria_051_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 051/2025.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/581/005_-_pl_ordinaria_052_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/581/005_-_pl_ordinaria_052_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 052/2025.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/582/015_-_p_substitutivo_resolucao_007_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/582/015_-_p_substitutivo_resolucao_007_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto Substitutivo ao Projeto de Resolução nº 007/2025.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/583/006_-_p_resolucao_008_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/583/006_-_p_resolucao_008_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Resolução nº 008/2025.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/584/005_-_p_resolucao_009_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/584/005_-_p_resolucao_009_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Resolução nº 0009/2025.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/586/005_-_pl_substitutivo_complementar_004_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/586/005_-_pl_substitutivo_complementar_004_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto Substitutivo ao Projeto de Lei Complementar nº 004/2025.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/589/005_-_pl_substitutivo_complementar_005_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/589/005_-_pl_substitutivo_complementar_005_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto Substitutivo ao Projeto de Lei Complementar nº 005/2025.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/592/004_-_pl_complementar_006_2025_-parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/592/004_-_pl_complementar_006_2025_-parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 006/2025.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/595/004_-_pl_complementar_007_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/595/004_-_pl_complementar_007_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 007/2025.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/604/004_-_pl_ordinaria_053_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/604/004_-_pl_ordinaria_053_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 053/2025.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/606/004_-_pl_ordinaria_054_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/606/004_-_pl_ordinaria_054_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 054/2025.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/608/004_-_pl_ordinaria_055_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/608/004_-_pl_ordinaria_055_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 055/2025.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/610/003_-_pl_ordinaria_056_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/610/003_-_pl_ordinaria_056_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 056/2025.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/612/003_-_p_resolucao_010_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/612/003_-_p_resolucao_010_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Resolução nº 10/2025.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/624/004_-_pl_ordinaria_003_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/624/004_-_pl_ordinaria_003_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 003/2025.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/630/012_-_p_lei_complementar_010_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/630/012_-_p_lei_complementar_010_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 010/2025.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/638/004_-_pl_complementar_009_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/638/004_-_pl_complementar_009_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao projeto de Lei Complementar nº 09/2025.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/640/004_-_pl_ordinaria_057_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/640/004_-_pl_ordinaria_057_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao projeto de Lei Ordinária nº 057/2025.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/642/004_-_pl_ordinaria_058_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/642/004_-_pl_ordinaria_058_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao projeto de Lei Ordinária nº 58/2025</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/644/004_-_pl_ordinaria_059_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/644/004_-_pl_ordinaria_059_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 59/2025.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/646/004_-_pl_ordinaria_060_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/646/004_-_pl_ordinaria_060_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 60/2025.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/648/004_-_pl_complementar_012_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/648/004_-_pl_complementar_012_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 12/2025.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/657/003_-_pl_ordinaria_004_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/657/003_-_pl_ordinaria_004_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 004/2025.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/658/008_-_p_resolucao_substitutivo_011_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/658/008_-_p_resolucao_substitutivo_011_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto Substitutivo ao Projeto de Resolução nº 011/2025.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/661/005_-_p_resolucao_012_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/661/005_-_p_resolucao_012_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Resolução nº 012/2025.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/662/004_-_pl_ordinaria_067_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/662/004_-_pl_ordinaria_067_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 067/2025.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/664/004_-_pl_ordinaria_066_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/664/004_-_pl_ordinaria_066_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 066/2025.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/666/004_-_pl_ordinaria_065_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/666/004_-_pl_ordinaria_065_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 065/2025.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/668/004_-_pl_complementar_011_2025_-parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/668/004_-_pl_complementar_011_2025_-parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 011/2025.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/674/003_-_p_resolucao_013__2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/674/003_-_p_resolucao_013__2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Resolução nº 013/2025.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/675/008_-_pl_ordinaria_substitutivo_004_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/675/008_-_pl_ordinaria_substitutivo_004_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto Substitutivo ao Projeto de Lei Ordinária 004/2025.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/680/004_-_pl_ordinaria_005_2025_-__parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/680/004_-_pl_ordinaria_005_2025_-__parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 005/2025.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/681/004_-pl_ordinaria_006_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/681/004_-pl_ordinaria_006_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 006/2025.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/691/004_-_pl_ordinaria_072_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/691/004_-_pl_ordinaria_072_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 072/2025.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/697/004_-_pl_ordinaria_011_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/697/004_-_pl_ordinaria_011_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 011/2025.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/704/004_-_pl_complementar_013_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/704/004_-_pl_complementar_013_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 013/2025.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/706/003_-_pl_complementar_014_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/706/003_-_pl_complementar_014_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 014/2025.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/708/003_-_pl_complementar_015_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/708/003_-_pl_complementar_015_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 015/2025.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/710/007_-_pl_complementar_016_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/710/007_-_pl_complementar_016_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/718/004_-_pl_ordinaria_068_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/718/004_-_pl_ordinaria_068_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 068/2025.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/714/004_-_pl_ordinaria_069_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/714/004_-_pl_ordinaria_069_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 069/2025.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/716/004_-_pl_ordinaria_070_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/716/004_-_pl_ordinaria_070_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 070/2025.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/719/005_-_pl_ordinaria_071_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/719/005_-_pl_ordinaria_071_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 071/2025.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/721/005_-_pl_ordinaria_073_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/721/005_-_pl_ordinaria_073_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 073/2025.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/723/004_-_pl_ordinaria_075_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/723/004_-_pl_ordinaria_075_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 75/2025.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/728/003_-_pl_ordinaria_014_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/728/003_-_pl_ordinaria_014_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 14/2025.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/729/003_-_pl_ordinaria_015_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/729/003_-_pl_ordinaria_015_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 15/2025.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/734/004-pl1.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/734/004-pl1.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 016/2025.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/737/004-pl2.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/737/004-pl2.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 017/2025.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/740/004_-_pl_ordinaria_018_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/740/004_-_pl_ordinaria_018_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 018/2025.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/743/004_-_pl_ordinaria_019_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/743/004_-_pl_ordinaria_019_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 019/2025.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/746/004_-_pl_ordinaria_020_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/746/004_-_pl_ordinaria_020_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 020/2025.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/749/004_-_pl_ordinaria_021_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/749/004_-_pl_ordinaria_021_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 021/2025.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/753/004_-_pl_ordinaria_023_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/753/004_-_pl_ordinaria_023_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto de Lei Ordinária nº 23/2025.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/756/004_-_pl_ordinaria_024_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/756/004_-_pl_ordinaria_024_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto de Lei Ordinária nº 24/2025.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/759/004_-_pl_ordinaria_025_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/759/004_-_pl_ordinaria_025_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto de Lei Ordinária nº 25/2025.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/762/003_-_pl_ordinaria_026_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/762/003_-_pl_ordinaria_026_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto de Lei Ordinária nº 26/2025.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/765/005_-__pl_ordinaria_027_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/765/005_-__pl_ordinaria_027_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto de Lei Ordinária nº 27/2025.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/768/004_-_pl_ordinaria_028_025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/768/004_-_pl_ordinaria_028_025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto de Lei Ordinária nº 28/2025.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/771/004_-_pl_ordinaria_029_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/771/004_-_pl_ordinaria_029_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 29/2025.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/774/004_-_pl_ordinaria_030_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/774/004_-_pl_ordinaria_030_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 30/2025.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/777/004_-_pl_ordinaria_032_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/777/004_-_pl_ordinaria_032_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 32/2025.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/780/004_-_pl_ordinaria_033_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/780/004_-_pl_ordinaria_033_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 33/2025.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/783/003_-_pl_ordinaria_074_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/783/003_-_pl_ordinaria_074_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto de Lei Ordinária nº 074/2025.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/799/003_-_pl_ordinaria_076_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/799/003_-_pl_ordinaria_076_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 076/2025.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/807/005_-_pl_complementar_017_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/807/005_-_pl_complementar_017_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 17/2025.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/808/004_-_pl_ordinaria_077_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/808/004_-_pl_ordinaria_077_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 77/2025.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/809/003_-_pl_ordinaria_079_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/809/003_-_pl_ordinaria_079_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 79/2025.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/811/004_-_pl_ordinaria_080_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/811/004_-_pl_ordinaria_080_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 80/2025.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/818/004_-_pl_ordinaria_081_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/818/004_-_pl_ordinaria_081_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 081/2025.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/820/009_-_pl_substitutivo_064_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/820/009_-_pl_substitutivo_064_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto Substitutivo ao Projeto de Lei Ordinária nº 064/2025.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/852/004_-_pl_01_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/852/004_-_pl_01_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR à proposta de emenda a Lei Orgânica nº 06/2025.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/855/006_-_pl_complementar_018_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/855/006_-_pl_complementar_018_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 018/2025.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/857/004_-_pl_complementar_019_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/857/004_-_pl_complementar_019_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 019/2025.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/859/005_-_pl_ordinaria_substitutivo_078_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/859/005_-_pl_ordinaria_substitutivo_078_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto Substitutivo ao Projeto de Lei Ordinária nº 078/2025.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/861/003_-_pl_ordinaria_082_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/861/003_-_pl_ordinaria_082_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 082/2025.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/864/005_-_pl_ordinaria_083_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/864/005_-_pl_ordinaria_083_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 083/2025.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/866/004_-_pl_ordinaria_084_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/866/004_-_pl_ordinaria_084_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 084/2025.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/868/005_-_pl_ordinaria_087__2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/868/005_-_pl_ordinaria_087__2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 087/2025.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/871/003_-_p_resolucao_014_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/871/003_-_p_resolucao_014_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Resolução nº 014/2025.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/873/003_-_p_resolucao_015_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/873/003_-_p_resolucao_015_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Resolução nº 015/2025.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/875/002_-_p_resolucao_016__2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/875/002_-_p_resolucao_016__2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Resolução nº 016/2025.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/892/004_-_pl_complementar_020_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/892/004_-_pl_complementar_020_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 020/2025.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/894/004_-_pl_complementar_021_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/894/004_-_pl_complementar_021_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Complementar nº 21/2025.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/896/007_-_pl_ordinaria_substitutivo_062_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/896/007_-_pl_ordinaria_substitutivo_062_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto Substitutivo ao Projeto de Lei Ordinária nº 62/2025.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/899/008_-_pl_ordinaria_substitutivo_063_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/899/008_-_pl_ordinaria_substitutivo_063_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer jurídico ao Projeto de Lei Substitutivo ao Projeto de Lei Ordinária nº 63/2025.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/901/004_-_pl_ordinaria_085_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/901/004_-_pl_ordinaria_085_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 085/2025.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/903/004_-_pl_ordinaria_086_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/903/004_-_pl_ordinaria_086_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer da CLJR ao Projeto de Lei Ordinária nº 86/2025.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/905/004_-_pl_ordinaria_088_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/905/004_-_pl_ordinaria_088_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 088/2025.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/906/004_-_pl_ordinaria_089_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/906/004_-_pl_ordinaria_089_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 089/2025.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/908/004_-_pl_ordinaria_090_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/908/004_-_pl_ordinaria_090_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 090/2025.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/910/004_-_pl_ordinaria_091_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/910/004_-_pl_ordinaria_091_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 091/2025.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/912/004_-_pl_ordinaria_093_2025_-_parecer_cljr.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/912/004_-_pl_ordinaria_093_2025_-_parecer_cljr.pdf</t>
   </si>
   <si>
     <t>Parecer CLJR ao Projeto de Lei Ordinária nº 093/2025.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>CSPPM</t>
   </si>
   <si>
     <t>Parecer da C. de Serv. e Polít. Públicas Munic.</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/438/006_-_pl_ordinaria_002_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/438/006_-_pl_ordinaria_002_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de lei ordinária 002/2025 - Favorável</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/450/005_-_p_resolucao_002_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/450/005_-_p_resolucao_002_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto Resolução nº 002/2025</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/453/010_-_p_resolucao_substitutivo_002_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/453/010_-_p_resolucao_substitutivo_002_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto Substitutivo ao Projeto de Resolução nº 002/2025</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/461/005_-_pl_ordinaria_034_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/461/005_-_pl_ordinaria_034_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao projeto de Lei Ordinária nº 034/2025</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/464/006_-_pl_ordinaria_035_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/464/006_-_pl_ordinaria_035_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 035/2025</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/467/pl_ordinaria_036_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/467/pl_ordinaria_036_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 036/2025</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/470/pl_ordinaria_037_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/470/pl_ordinaria_037_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao Projeto de Lei ordinária nº 037/2025</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/475/005_-_p__resolucao__003_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/475/005_-_p__resolucao__003_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Resolução nº 003/2025</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/479/010_-_p_resolucao_substitutivo_003_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/479/010_-_p_resolucao_substitutivo_003_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto Substitutivo de Resolução nº 003/2025</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/482/006_-_p_resolucao_004_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/482/006_-_p_resolucao_004_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Resolução nº 004/2025</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/485/005_-_pl_ordinaria_038_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/485/005_-_pl_ordinaria_038_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao Projeto de Lei ordinária nº 038/2025.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/490/007_-_pl_ordinaria_046_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/490/007_-_pl_ordinaria_046_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao Projeto de Lei ordinária nº 046/2025.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/494/005_-_pl_complementar_008_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/494/005_-_pl_complementar_008_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao Projeto de Lei Complementar nº 008/2025.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/498/004_-_pl_ordinaria_045_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/498/004_-_pl_ordinaria_045_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao Projeto de Lei ordinária nº 045/2025.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/502/005_-_pl_ordinaria_047_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/502/005_-_pl_ordinaria_047_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao Projeto de Lei Ordinária nº 047/2025.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/505/006_-_pl_ordinaria_039_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/505/006_-_pl_ordinaria_039_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 039/2025.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/508/006_-_pl_ordinaria_040_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/508/006_-_pl_ordinaria_040_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 040/2025</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/513/005_-_pl_ordinaria_048_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/513/005_-_pl_ordinaria_048_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 048/2025</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/516/003_-_p_resolulcao_005_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/516/003_-_p_resolulcao_005_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Resolução nº 005/2025</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/519/003_-_p_resolucao_006_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/519/003_-_p_resolucao_006_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Resolução nº 006/2025</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/524/005_-_pl_ordinaria_041_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/524/005_-_pl_ordinaria_041_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei ordinária nº 041/2025</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/527/003_-_pl_ordinaria_042_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/527/003_-_pl_ordinaria_042_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao projeto de Lei ordinária nº 042/2025</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/530/005_-_pl_ordinaria_043_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/530/005_-_pl_ordinaria_043_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao projeto de lei ordinária nº 043/2025</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/533/010_-_pl_ordinaria_044_2025_-_parecer_da_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/533/010_-_pl_ordinaria_044_2025_-_parecer_da_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 044/2025</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/539/007_-_pl_substitutivo_049_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/539/007_-_pl_substitutivo_049_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao Projeto Substitutivo ao Projeto de Lei Ordinária nº 049/2025.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/548/006_-_pl_complementar_001_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/548/006_-_pl_complementar_001_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Complementar nº001/2025</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/551/006_-_pl_complementar_002_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/551/006_-_pl_complementar_002_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Complementar nº 002/2025</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/557/006_-_pl_complementar_003_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/557/006_-_pl_complementar_003_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Complementar nº 003/2025</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/559/004_-_pl_ordinaria_050_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/559/004_-_pl_ordinaria_050_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao Projeto de Lei Ordinária nº 050/2025</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/561/005_-_pl_ordinaria_051_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/561/005_-_pl_ordinaria_051_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 051/2025</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/563/004_-_pl_ordinaria_052_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/563/004_-_pl_ordinaria_052_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 052/2025</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/565/012_-_p_substitutivo_resolucao_007_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/565/012_-_p_substitutivo_resolucao_007_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto Substitutivo ao Projeto de Resolução nº 007/2025</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/567/005_-_p_resolucao_008_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/567/005_-_p_resolucao_008_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Resolução nº 008/2025</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/569/004_-_p_resolucao_009_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/569/004_-_p_resolucao_009_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Resolução nº 009/2025</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/588/007_-_pl_substitutivo_complementar_004_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/588/007_-_pl_substitutivo_complementar_004_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto Substitutivo ao Projeto de Lei Complementar nº 004/2025.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/591/007_-_pl_substitutivo_complementar_005_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/591/007_-_pl_substitutivo_complementar_005_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto Substitutivo ao Projeto de Lei Complementar nº 005/2025.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/594/006_-_pl_complementar_006_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/594/006_-_pl_complementar_006_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Complementar nº 006/2025.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/597/006_-_pl_complementar_007_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/597/006_-_pl_complementar_007_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Complementar nº 007/2025.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/611/004_-_pl_ordinaria_056_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/611/004_-_pl_ordinaria_056_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 056/2025.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/613/004_-_p_resolucao_010_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/613/004_-_p_resolucao_010_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Resolução nº 10/2025.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/623/006_-_pl_ordinaria_003_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/623/006_-_pl_ordinaria_003_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 003/2025.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/629/011_-_p_lei_complementar_010_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/629/011_-_p_lei_complementar_010_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Complementar nº 010/2025.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/639/005_-_pl_complementar_009_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/639/005_-_pl_complementar_009_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao projeto de Lei Complementar nº 09/2025.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/641/005_-_pl_ordinaria_057_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/641/005_-_pl_ordinaria_057_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao projeto de Lei ordinária nº 57/2025.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/651/006_-_pl_complementar_012_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/651/006_-_pl_complementar_012_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao projeto de Lei Complementar nº 12/2025.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/656/005_-_pl_ordinaria_004_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/656/005_-_pl_ordinaria_004_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 004/2025.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/659/009_-_p_resolucao_substitutivo_011_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/659/009_-_p_resolucao_substitutivo_011_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto Substitutivo ao Projeto de Resolução nº 011/2025.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/669/005_-_pl_complementar_011_2025_-parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/669/005_-_pl_complementar_011_2025_-parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Complementar nº 011/2025.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/673/002_-_p_resolucao_013__2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/673/002_-_p_resolucao_013__2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Resolução nº 13/2025.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/676/010_-_pl_ordinaria_substitutivo_004_2025__parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/676/010_-_pl_ordinaria_substitutivo_004_2025__parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto Substitutivo ao Projeto de Lei Ordinária 004/2025.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/679/006_-_pl_ordinaria_005_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/679/006_-_pl_ordinaria_005_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 005/2025.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/683/006-_pl_ordinaria_006_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/683/006-_pl_ordinaria_006_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 006/2025.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/699/006_-_pl_ordinaria_011_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/699/006_-_pl_ordinaria_011_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 11/2025.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/705/005_-_pl_complementar_013_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/705/005_-_pl_complementar_013_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Complementar nº 013/2025.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/707/004_-_pl_complementar_014_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/707/004_-_pl_complementar_014_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Complementar nº 014/2025.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/709/004_-_pl_complementar_015_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/709/004_-_pl_complementar_015_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Complementar nº 015/2025.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/713/005_-_pl_ordinaria_068_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/713/005_-_pl_ordinaria_068_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/724/005_-_pl_ordinaria_075_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/724/005_-_pl_ordinaria_075_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 75/2025.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/732/005_-_pl_ordinaria_014_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/732/005_-_pl_ordinaria_014_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 14/2025.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/733/005_-_pl_ordinaria_015_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/733/005_-_pl_ordinaria_015_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 15/2025.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/736/006-pl1.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/736/006-pl1.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 016/2025.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/739/006-pl2.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/739/006-pl2.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 017/2025.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/742/006_-_pl_ordinaria_018_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/742/006_-_pl_ordinaria_018_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 018/2025.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/745/006_-_pl_ordinaria_019_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/745/006_-_pl_ordinaria_019_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 019/2025.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/748/006_-_pl_ordinaria_020_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/748/006_-_pl_ordinaria_020_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 020/2025.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/751/006_-_pl_ordinaria_021_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/751/006_-_pl_ordinaria_021_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 021/2025.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/755/006_-_pl_ordinaria_023_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/755/006_-_pl_ordinaria_023_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao Projeto de Lei Ordinária nº 23/2025.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/758/006_-_pl_ordinaria_024_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/758/006_-_pl_ordinaria_024_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao Projeto de Lei Ordinária nº 24/2025.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/761/006_-_pl_ordinaria_025_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/761/006_-_pl_ordinaria_025_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao Projeto de Lei Ordinária nº 25/2025.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/764/005_-_pl_ordinaria_026_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/764/005_-_pl_ordinaria_026_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao Projeto de Lei Ordinária nº 26/2025.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/767/007_-__pl_ordinaria_027_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/767/007_-__pl_ordinaria_027_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao Projeto de Lei Ordinária nº 27/2025.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/770/006_-_pl_ordinaria_028_025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/770/006_-_pl_ordinaria_028_025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer da CSPPM ao Projeto de Lei Ordinária nº 28/2025.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/773/006_-_pl_ordinaria_029_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/773/006_-_pl_ordinaria_029_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 29/2025.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/776/006_-_pl_ordinaria_030_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/776/006_-_pl_ordinaria_030_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 30/2025.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/779/006_-_pl_ordinaria_032_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/779/006_-_pl_ordinaria_032_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 32/2025.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/782/006_-_pl_ordinaria_033_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/782/006_-_pl_ordinaria_033_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 33/2025.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/784/004_-_pl_ordinaria_074_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/784/004_-_pl_ordinaria_074_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 074/2025.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/800/004_-_pl_ordinaria_076_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/800/004_-_pl_ordinaria_076_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 076/2025.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/810/004_-_pl_ordinaria_079_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/810/004_-_pl_ordinaria_079_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 79/2025.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/860/006_-_pl_ordinaria_substitutivo_078_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/860/006_-_pl_ordinaria_substitutivo_078_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto Substitutivo ao Projeto de Lei Ordinária nº 078/2025.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/862/004_-_pl_ordinaria_082_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/862/004_-_pl_ordinaria_082_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 082/2025.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/867/005_-_pl_ordinaria_084_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/867/005_-_pl_ordinaria_084_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Lei Ordinária nº 084/2025.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/872/004_-_p_resolucao_014_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/872/004_-_p_resolucao_014_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Resolução nº 014/2025.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/874/004_-_p_resolucao_015_2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/874/004_-_p_resolucao_015_2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Resolução nº 015/2025.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/876/003_-_p_resolucao_016__2025_-_parecer_csppm.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/876/003_-_p_resolucao_016__2025_-_parecer_csppm.pdf</t>
   </si>
   <si>
     <t>Parecer CSPPM ao Projeto de Resolução nº 016/2025.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/832/011_-_emenda_individual_no_01_-_loa__2026_-_claudio.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/832/011_-_emenda_individual_no_01_-_loa__2026_-_claudio.pdf</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL Nº 01 - LOA  2026 - CLÁUDIO</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/833/012_-_emenda_individual_no_02_-_loa__2026_-_dalmir.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/833/012_-_emenda_individual_no_02_-_loa__2026_-_dalmir.pdf</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL Nº 02 - LOA  2026 - DALMIR</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/834/013_-_emenda_individual_no_03_-_loa__2026_-_edgley.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/834/013_-_emenda_individual_no_03_-_loa__2026_-_edgley.pdf</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL Nº 03 - LOA  2026 - EDGLEY</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/835/014_-_emenda_individual_no_04_-_loa__2026_-_gabriel.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/835/014_-_emenda_individual_no_04_-_loa__2026_-_gabriel.pdf</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL Nº 04 - LOA  2026 - GABRIEL</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/836/015_-_emenda_individual_no_05_-_loa__2026_-_joao_getulio.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/836/015_-_emenda_individual_no_05_-_loa__2026_-_joao_getulio.pdf</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL Nº 05 - LOA  2026 - JOÃO GETÚLIO</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/837/016_-_emenda_individual_no_06_-_loa__2026_-_jose_sirlei.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/837/016_-_emenda_individual_no_06_-_loa__2026_-_jose_sirlei.pdf</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL Nº 06 - LOA  2026 - JOSÉ SIRLEI</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/838/017_-_emenda_individual_no_07_-_loa__2026_-_leticia.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/838/017_-_emenda_individual_no_07_-_loa__2026_-_leticia.pdf</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL Nº 07 - LOA  2026 - LETÍCIA</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/839/018_-_emenda_individual_no_08_-_loa__2026_-_logan.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/839/018_-_emenda_individual_no_08_-_loa__2026_-_logan.pdf</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL Nº 08 - LOA  2026 - LOGAN</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/840/019_-_emenda_individual_no_09_-_loa__2026_-_renato.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/840/019_-_emenda_individual_no_09_-_loa__2026_-_renato.pdf</t>
   </si>
   <si>
     <t>EMENDA INDIVIDUAL Nº 09 - LOA  2026 - RENATO</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>SUBE</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/880/009_-_pl_ordinaria_087_2025_-_subemenda_modificativa_no_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/880/009_-_pl_ordinaria_087_2025_-_subemenda_modificativa_no_001.pdf</t>
   </si>
   <si>
     <t>“corrige o caput do art. 1º da emenda modificativa nº 001 ao projeto de lei ordinária nº 087 de 01 de dezembro de 2025”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6436,68 +6436,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/320/2025_01_06_projeto_lei_ordinaria_n_001_-_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/321/pl_ordinaria_002_2025_-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/322/2025_01_10_projeto_lei_ordinaria_n_003_-_abertura_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/323/2025_01_10_projeto_lei_ordinaria_n_004_-_nomeacao_de_logradouros.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/324/pl_ordinaria_005_2025_-_reajuste_real.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/327/001_-_pl_ordinaria_006_2025_-_reajuste_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/328/pl_ordinaria_007_2025_-_altera_lei_1.663_-_folga_aniversarios.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/329/pl_ordinaria_008_2025_-_altera_redacao_lei_2381.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/330/001_-_pl_ordinaria_009_2025_-_abertura_credito_adicional_especial_lar_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/331/001_-_pl_ordinaria_010_2025_-_abertura_credito_adicional_especial_aciac.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/332/001-_pl_ordinaria_011_2025_-_institui_simbolo_oficial.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/333/001_-_pl_ordinaria_012_2025_-_novo_prazo_aos_donatarios_da_lei_1.971_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/334/pl_ordinaria_013_2025_-_revisao_plano_municipal_de_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/346/pl_ordinaria_014_2025_-_codigo_de_etica_e_conduta_da_adm_publica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/347/pl_ordinaria_015_2025_-_regime_disciplinar_processo_adm_e_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/348/pl_ord1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/349/pl_ord1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/350/pl_ordinaria_018_2025_-_ratificacao_contrato_de_consorcio_da_ameg.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/351/001_-__pl_ordinaria_019_2025_-_abertura_de_credito_santa_casa_de_piumhi.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/352/001_-_pl_ordinaria_020_2025_-_abertura_de_credito_adicional_especial_apae_50.46904.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/353/001-pl1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/354/pl_ordinaria_022_2025_-_alteracao_art.16_da_lc_n_018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/355/pl_ordinaria_023_2025_-_alteracao_de_dispositivos_na_lei_municipal_n2.422.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/356/pl_ordinaria_024_2025_-_abertura_de_credito_adicional_especial_apae.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/357/pl_ordinaria_025_2025_-_altera_item_1_do_anexo_i_da_lei_1.919_de_18_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/358/pl_ordinaria_026_2025_-_concessao_de_folga_aos_servidores_no_dia_de_seu_aniversario.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/359/pl_ordinaria_027_2025_-_alteracao_do_plano_plurianual_de_acoes_para_quadrienio_22-25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/360/pl_ordinaria_028_025_-_abertura_credito_adicional_especial_lar_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/395/pl_ordinaria_029_2025_-_cessao_uso_de_bem_imovel_quartel_pm.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/396/pl_ordinaria_030_2025_-_contrato_bdmg.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/424/pl_ordinaria_031_2025_-_abertura_de_credito_adicional_suplementar_associacao_estudantil.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/425/001_-_pl_ordinaria_032_2025_-_autoriza_o_recebimento_de_bens_imoveis_na_forma_de_dacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/426/pl_ord1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/427/pl_ordinaria_034_2025_-_execucao_hino_nacional_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/428/pl_ordinaria_035_2025_-_abertura_credito_adicional_especial_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/429/pl_ordinaria_036_2025_-_abertura_credito_adicional_especial_aciac.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/430/pl_ordinaria_037_2025_-_abertura_credito_adicional_especial_avamep.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/431/pl_ordinaria_038_2025_-_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/445/pl_ordinaria_039_2025_-_abertura_de_credito_adicional_associacao_estudantil.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/446/pl_ordinaria_040_2025_-_abertura_de_credito_lar_sao_francisco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/454/pl_ordinaria_041_2025_-_alteracao_art_4_da_lei_1928.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/455/pl_ordinaria_042_2025_-_alteracao_art_7_da_lei_1496.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/456/pl_ordinaria_043_2025_-_alteracao_art_7_da_lei_1527.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/457/001-pl1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/473/001_-_pl_ordinaria_045_2025_-_convenio_com_a_fcmmg.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/483/001_-_pl_ordinaria_046_2025_-_abertura_de_credito_adicional_apae_r140.00000.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/484/001_-_pl_ordinaria_047_2025_-_dispoe_sobre_anistia_de_multa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/495/001_-_pl_ordinaria_048_2025_-_participacao_do_municipio_no_cimlago.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/511/001_-_pl_ordinaria_049_2025_-_nomeacao_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/543/001_-_pl_ordinaria_050_2025_-_autoriza_participacao_consorcio_icismep.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/544/001_-_pl_ordinaria_051_2025_-_abertura_de_credito_adicional_especial__icismep.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/545/001_-_pl_ordinaria_052_2025_-_revoga_lei_no_1.862_de_04_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/599/pl_ordinaria_053_2025_-_abertura_de_cred._portaria_1110_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/600/pl_ordinaria_054_2025_-_abertura_cred._adicional_santa_casa_r_94.49027.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/601/pl_ordinaria_055_2025_-_abertura_cred._correcao_de_dotacoes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/602/pl_ordinaria_056_2025_-_obrigatoriedade_divulgacao_corte_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/603/pl_ordinaria_057_2025_-_torna_obrigatoria_a_aplicacao_do_questionario_m-chat.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/615/001_-_pl_ordinaria_058_2025_-_abertura_cred._repasse_fia_a_apae.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/616/pl_ordinaria_059_2025_-_abertura_cred._repasse_fia_a_avamep.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/617/001_-_pl_ordinaria_060_2025_-_abert._cred._transf._subvencao_ao_grupo_de_escoteiros.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/619/pl_ordinaria_061_2025_-_desafetacao_e_alienacao_de_areas_institucionais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/632/001_-_pl_ordinaria_062_2025_-_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/633/001_-_pl_ordinaria_063_2025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/634/001_-_pl_ordinaria_064_2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/650/001-pl2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/652/001_-_pl_ordinaria_066_2025_-_abertura_cred._repasse_recursos_asec.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/653/pl_ordinaria_067_2025_-_instituicao_e_concessao_de_beneficios_fiscais.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/672/pl_ord1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/684/001_-_pl_ordinaria_069_2025_-_abono_natalino_servidores_municipio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/687/001_-_pl_ordinaria_070_2025_-_abert._credito_premiacao_boas_praticas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/688/001_-_pl_ordinaria_071_2025_-_instituicao_do_premio_praticas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/689/001_-_pl_ordinaria_072_2025_-_abertura_credito_horas_maquina_retro_do_cimlago.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/690/001_-_pl_ordinaria_073_2025_-_gratificacao_natalina_servidores_cmc.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/693/001_-_pl_ordinaria_074_2025_-_reconhece_chora_bananeira_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/694/001_-_pl_ordinaria_075_2025_-_altera_lei_no_2.380.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/752/001-pl2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/801/001_-_pl_ordinaria_077_2025_-_incentivo_financeiro_farmaceutico_-_farmacia_de_minas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/802/001_-_pl_ordinaria_078_2025_-_concessao_e_prorrogacao_de_lip.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/803/001_-_pl_ordinaria_079_2025_-_alteracao_da_lei_2.345_de_14_de_junho_de_2.023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/804/001_-_pl_ordinaria_080_2025_-_reforma_e_ampliacao_casa_rosa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/813/001_-_pl_ordinaria_081_2025_-_abertura_credito_recurso_vaar.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/815/001_-_pl_ordinaria_082_2025_-_altera_lei_ordinaria_1.652.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/824/pl_ordinaria_083_2025_-altera_art._3o_da_lei_2.422.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/825/pl_ordinaria_084_2025_-_autoriza_concessao_de_uso_imovel.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/826/pl_ordinaria_085_2025_-_altera_art.33_da_lei_1.466.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/827/pl_ordinaria_086_2025_-_alteral_lei_1.654_concessao_bolsa_de_estagio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/829/001_-_pl_ordinaria_087__2025_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/841/001_-_pl_ordinaria_088_2025_-_gestantes_recebimento_de_enxoval.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/842/001_-_pl_ordinaria_089__2025_-_abert._cred._devolucao_recurso_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/843/001_-_pl_ordinaria_090__2025_-_abert._cred._repasse_emenda_a_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/844/001_-_pl_ordinaria_091_2025_-_abert._cred._construcao_ponte_macaubas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/845/001_-_pl_ordinaria_092_2025_-_altera_lei_1.056_de_1995.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/848/001_-_pl_ordinaria_093_2025_-_autoriza_concessao_de_subvencao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/881/001_-_pl_ordinaria_094_2025_-_declara_assoc._de_catadores_de_utilid._publica.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/335/projeto_de_resolucao_001_-_institui_o_programa_de_integridade.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/336/001_-_p_resolucao_002_2025_-_regulamenta_a_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/337/001_-_p__resolucao__003_2025_-_regulamenta_lei_de_acesso_a_informacao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/432/001_-_p_resolucao_004_2025_-_consignado_camara.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/471/pl_resolucao_005_-_altera_resolucao_09_de_2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/472/pl_resolucao_006_-_regulamenta_doacao_de_bens_patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/522/001_-_p_resolucao_007_2025_-_diarias_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/553/001_-_p_resolucao_008_2025_-_autoriza_a_execucao_do_orcamento_da_camara_para_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/554/001_-_p_resolucao_009_2025_-_regulamenta_programa_camara_digital.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/598/p_resolucao_010_2025_-_criacao_procuradoria_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/618/p_resolucao_011_2025_-_criacao_procon_camara.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/635/001_-_p_resolucao_012_2025_-_aprovacao_das_contas_do_executivo_exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/671/p_resolucao_013__2025_-_autoriza_descaracterizacao_de_documentos_publicos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/816/001_-_p_resolucao_014_2025_-_nomeia_procon_camara_-_olimpio_delmino.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/830/001_-_p_resolucao_015__2025_-_tabela_de_temporalidade.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/831/001_-_p_resolucao_016__2025_-_lgpd.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/786/001_-_requerimento_001_2025_-_leticia_-_solicitacao_licenca_maternidade.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/787/001_-_requerimento_002_2025_-_gabriel_-_mocao_de_congratulacao_e_aplausos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/788/001_-_requerimento_003_2025_-_edgley_-_cessao_do_plenario_para_palestra_pm.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/789/001_-_requerimento_004_2025_-_logan_-_cessao_do_plenario_para_reuniao_com_professores.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/790/001_-_requerimento_005_2025_-_leticia_-__relacao_de_oficios_indicacoes_e_requerimentos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/791/001_-_requerimento_006_2025_-_leticia_-_adeq._na_forma_de_publicar_dados_sensiveis.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/792/001_-_requerimento_007_2025_-_vereadores_20a_legislatura_-_concocacao_de_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/793/001_-_requerimento_008_2025_-_leticia_-_cumprimento_da_lei_2.297_de_2022_agenda_transarente.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/794/001_-_requerimento_009_2025_-_logan_edgley_joao_sirlei_gabriel__-_convocacao_de_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/795/001_-_requerimento_010_2025_-_controladoria_-_realizacao_de_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/796/001-re1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/797/001_-_requerimento_012_2025_-_logan_edgley_joao_sirlei_claudio_-_concocacao_de_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/798/001_-_requerimento_013_2025_-_concocacao_de_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_014_2025_-_leticia_-_inconsistencia_sapl.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_015_2025_-_leticia_-_votacao_em_destaque.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/889/001_-requerimento_016_2025_-_leticia_-_solicita_retirada_de_projeto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/415/002_-_mocao_001_2025_-_gabriel_-_congratulacao_e__aplausos_ze_do_nelson.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_001_2025-_joao_getulio_-_solicitacao_estacionamento_pne.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_002_2025-_elizabete_e_renato_-_repasse_do_saldo_das_fichas_orcamentarias_as_entidades.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_005_2025_-_elizabete_e_renato_-_asfalto_acesso_a_escarpas.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_006_2025_-_logan_-_instalacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_007_2025_-_logan_-_instalacao_de_guarda_corpo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_008_2025_-_logan_-_instalacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_009_2025_-_joao_getulio_-_ampliacao_rotas_transporte_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_010_2025_-_edgley_-_crias_cargos_para_monitor_de_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_011_2025_-_elizabete_-_instalacao_cameras_segurancas_creches_e_escolas.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_012_2025_-_elizabete_-_implementacao_de_transporte_circular.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_013_2025_-_elizabete_-_implantacao_de_ciclovia_na_avenida.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_014_2025_-_elizabete_-aquisicao_de_manilhas_mata-burros_e_maquinarios_retirada_pela_vereadora_2a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_015_2025_-_elizabete_-implantacao_do_servico_de_especialidade_em_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_016_2025_-_elizabete_-_reajuste_e_valorizacao_salarial_para_auxiliares_de_enfermagem_e_auxiliares_em_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_017_2025_-_elizabete_-_reajuste_e_valorizacao_salarial_para_tecnicos_em_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_018_2025_-_elizabete_-_fornecimento_de_uniformes_e_kits_bucais_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_019_2025_-_elizabete_-__instalacao_de_bancos_nas_pracas_do_bairro_cidade_jardim..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_020_2025_-_sirlei_-_criacao_cargos_para_gari.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_021_2025_-_elizabete_-_manutencao_estradas_vicinais_migueis_e_onca.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_022_2025_-_ellizabete_-_alteracao_na_lei_municipal_no1.663_de_08_de_maio_de_2013..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_023_2025_-_ellizabete_-_substituicao_da_grama_sintetica_da_prainha.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao_024_2025_-_ellizabete_-_instalacao_de_piso_emborrachado_ou_grama_sintetica_no_parquinho_da_orla_da_praia.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_025_2025_-_ellizabete_-_instalacao_de_brinquedos_inclusivos_para_pcd_no_parquinho_da_orla_da_praia.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_026_2025_-_elizabete_e_renato_-_cacamba_na_orla_da_ponta_do_sol.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_027_2025_-_elizabete_e_renato_-_coleta_de_lixo_no_bairro_ponta_do_sol.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_028_2025_-_edgley_e_sirley_-_aquisicao_de_materiais_para_construcao_de_corredores_as_margens_das_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_029_2025_-_elizabete_e_renato_-_colocacao_de_conteineres_no_bairro_residencial_vitoria_ze_cipo..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_030_2025_-_comissao_de_legislacao_justica_e_redacao_-_alteracao_da_lei_municipal_no_2.436.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_031_2025_-_edgley_-_levantamento_de_demanda_e_oferta_do_eja.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_032_2025_-_edgley_-_viabilidade_de_custear_cursos_de_pos-graduacao_na_area_de_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_033_2025_-_elizabete_e_renato_-__aquisicao_de_carro_adaptado_para_saude.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_034_2025_-_edgley_e_jose_sirlei_-_concessao_de_subvencao_as_associacoes_de_bairro_e_associacoes_comunitarias_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_035_2025_-_edgley_-_desafetacao_e_leilao_de_lotes_municipais_para_construcao_de_moradias_sociais..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_036_2025_-_logan_-_pintura_de_faixas_de_pedestres_remocao_dos_canteiros_e_instalacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_037_2025_-_leticia_-_aquisicao_e_instalacao_de_playground_na_praca_flamboyant..pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao_038_2025_-_claudio_-_desconto_na_taxa_cosip.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/920/indicacao_039_2025_-_edgley_-_implementacao_circular_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_040_2025_-_edgley_-_implementacao_de_vale_alimentacao_para_os_servidores.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_041_2025_-_claudio_dalmir_edgley_gabriel_joao_sirlei_e_logan_-_obras.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_042_2025_-_logan_-_criacao_caps.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_043_2025_-_edgley_-_projeto_de_reconhecimento_de_boas_praticas_na_educacao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_044_2025_-_gabriel_e_claudio-_sugestao_de_providencias_a_serem_adotadas_nos_bairros_ambrosio_e_gatao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_045_2025_-_joao_getulio_-_analise_da_viabilidade_de_proibir_o_trafego_de_caminhoes_e_onibus.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/927/indicacao_046_2025_-_gabriel_e_claudio_-_contratar_uma_empresa_especializada_em_servicos_de_zeladoria_urbana.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_047_2025_-_renato_-_solicitacao_de_instalacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_048_2025_-_gabriel_e_claudio_-_manutencao_pontes_e_parklet_s.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_049_2025_-_dalmir_-_solicitacao_de_analise_de_gratificacao_natalina_aos_servidores_pubicos.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_050_2025_-_dalmir_edgley_e_joao_getulio-_solicitacao_de_analise_sobre_estacionamento_diagonal_e_sentido_unico_na_rua_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_051_2025_-_edgley_e_jose_sirlei_-_doacao_de_mudas_de_cafe_e_calcario_aos_pequenos_produtores.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_052_2025_-_renato_-_solicitacao_de_contencao_e_limpeza_de_vegetacao_flutuante_na_represa_retirada_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/934/indicacao_053_2025_-_logan_-_sugere_nomeacao_para_o_novo_psf_rural_retirada_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_054_2025_-_claudio_logan_joao_dalmir_gabriel_eddley_sirlei_renato_-_implantacao_do_tratamento_de_agua_via_copasa_na_macaubas_e_no_turvo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_055_2025_-_vereadores_da_20a_legislatura_-_canalizacao_do_corrego_do_virgilio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_056_2025_-_vereadores_da_20a_legislatura-_sugestao_nome_psf_bela_vista_isabelinha.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_057_2025_-_vereadores_da_20a_legislatura-_melhorias_e_manutencoes_nas_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_058_2025_-_vereadores_da_20a_legislatura_-_limpeza_de_bueiros_e_galerias_pluviais.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_059_2025_-_vereadores_da_20a_legislatura_-_prevencao_de_queimadas..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_060_2025_-_leticia_-_implantacao_de_parquinho_no_bairro_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_061_2025_-_renato_leticia_-_melhorias_praca_cmei_irma_irene..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_062_2025_-_renato_-_retirada_redutor_de_velocidade_proximo_a_igreja_de_n.s._de_fatima.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_063_2025_-_vereadores_da_20a_legislatura_-_aquisicao_de_maquina_para_pintura_da_sinalizacao_horizontal_e_meios-fios_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/945/indicacao_064_2025_-_vereadores_da_20a_legislatura_-_criacao_de_um_espaco_multicultural_no_predio_onde_funcionava_o_antigo_matadouro_municipal.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_065_2025_-_edgley_-_sugerir_o_aumento_do_numero_de_vagas_para_o_cargo_de_monitor_de_transpote_escolar.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_066_2025_-_logan_-_adequacao_adicional_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_067_2025_-_leticia_-_aderir_resolucao_estadual_kit_maternidade.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_068_2025_-_logan_e_edgley_-_placas_ruas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_069_2025_-_logan_e_edgley_-_calendario_de_eventos_turisticos_anual.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_070_2025_-_logan-__reforma_gramado_sintetico_praia.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_071_2025_-_sirlei_e_edgley_-_reforma_e_alargameto_da_ponte_da_divisa_capitolio_e_guape.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/828/pl_01_2025_-_proposta_emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/325/pl_complementar_001_2025__altera_lc_037.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/326/001_-_pl_complementar_002_2025__criacao_centro_educacional.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/338/001_-_pl_complementar_003_2025_-_programa_nutrir.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/397/001_-_pl_complementar_004_2025_-_alteracao_lc_n_003.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/399/001_-_pl_complementar_005_2025_-_alteracao_lc_n_001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/401/pl_complementar_006_2025_-_alteracao_art._16_da_lc_18.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/402/pl_complementar_007_2025_-_aprova_loteamento_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/458/pl_complementar_008_2025_-_altera_art._89_da_lc_007.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/620/pl_complementar_009_2025_-_criacao_cmei_altera_lc_053_de_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/621/pl_complementar_010_2025_-_altera_lc_01_de_05_de_abril_de_1995.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/636/001_-_pl_complementar_011_2025_-_desafetacao_e_alienacao_de_areas_institucionais.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/637/pl_complementar_012_2025_-_desafeta_e_autoriza_a_permuta_de_bens_publicos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/685/001-pl1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/686/001_-_pl_complementar_014_2025_-_altera_redacao_do_art._25_da_lc_no_07_de_2010.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/695/001_-_pl_complementar_015_2025_-_condominios_horizontais.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/696/001_-_pl_complementar_016_2025_-_estrutura_organizacional_camara.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/785/001_-_pl_complementar_017_2025_-_institui_taxa_fiscalizacao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/814/001_-_pl_complementar_018_2025_-_taxa_de_manejo_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/823/pl_complementar_019_2025_-_altera_lei_complementar_no_803.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/846/001_-_pl_complementar_020_2025_-_altera_lei_complementar_no_003_de_2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/847/001_-_pl_complementar_021_2025_-_altera_lei_complementar_no_001_de_1995.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/886/001_-_pl_complementar_022_2025_-_altera_lei_complementar_no_014_de_2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/361/emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_modificativa_no_02.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/363/emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/404/emenda_modificativa_n_01_do_projeto_de_lei_complementar_n04.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/405/emenda_modificativa_n_01_ao_projeto_de_lei_complementar_substitutivo_n05.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_modificativa_n_01_ao_projeto_de_lei_ordinaria_n26.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/407/011_-_p_resolucao_substitutivo_002_2025_-_emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/408/012_-_p_resolucao_substitutivo_002_2025_-_emenda_modificativa_no_02.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/409/emenda_modificativa_n_03_ao_projeto_de_lei_de_resolucao_substitutivo_n02.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/410/emenda_modificativa_n_01_ao_projeto_de_lei_de_resolucao_substitutivo_n03.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/411/emenda_modificativa_n_01_ao_projeto_de_lei_complementar_n07.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/491/004_-_pl_ordinaria_046_2025_-_emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/499/009_-_pl_ordinaria_046_2025_-_emenda_modificativa_substitutiva_no_02.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/503/004_-_pl_complementar_008_2025_-_emenda_modificativa_no_002.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/504/003_-_pl_complementar_008_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/536/003_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/537/003_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_02.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/541/003_-_pl_substitutivo_049_2025_-_emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/542/004_-_pl_substitutivo_049_2025_-_emenda_aditiva_no_01.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/570/004_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/571/005_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_002.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/572/006_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_003.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/573/007_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_004.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/574/008_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_005.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/575/009_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_006.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/576/010_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_007.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/577/011_-_p_resolucao_substitutivo_007_2025_-_emenda_modificativa_no_008.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/578/012_-_p_resolucao_substitutivo_007_2025_-_emenda_modificativa_no_009.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/585/016_-_p_resolucao_substitutivo_007_2025_-_emenda_modificativa_no_010.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/625/005_-_p_lei_complementar_010_2025_-_emenda_supressiva_no_001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/626/006_-_p_lei_complementar_010_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/627/007_-_p_lei_complementar_010_2025_-_emenda_modificativa_no_002.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/700/004_-_pl_ordinaria_013_2025_-_emenda_modificativa_n01.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/701/005_-_pl_ordinaria_013_2025_-_emenda_supressiva_n_01.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/703/010_-_pl_ordinaria_013_2025_-_emenda_supressiva_n_02.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/702/007_-_pl_ordinaria_013_2025_-_emenda_modificativa_n02.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/725/003_-_pl_ordinaria_068_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/726/004_-_pl_ordinaria_073_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/727/006_-_pl_complementar_016_2025_-_emenda_supressiva_no_001.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/806/004_-_pl_complementar_017_2025_-_emenda_aditiva_no_001.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/854/005_-_pl_complementar_018_2025_-_emenda_aditiva_no_001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/863/004_-_pl_ordinaria_083_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/870/004_-_pl_ordinaria_087_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/877/009_-_pl_complementar_018_2025_-_emenda_modificatica_no_001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/878/007_-_pl_ordinaria_087_2025_-_emenda_modificativa_no_002.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/879/008_-_pl_ordinaria_087_2025_-_emenda_modificativa_no_003.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/882/006_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_03.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/883/007_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_04.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/884/008_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_05.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/885/009_-_pl_ordinaria_044_2025_-_emenda_modificativa_subst._no_05.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/890/006_-_pl_complementar_019_2025_-_emenda_supressiva_no_001.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/891/007_-_pl_complementar_019_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/898/007_-_pl_ordinaria_substitutivo_063_2025_-_emenda_aditiva_no_001.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_substitutivo_de_lei_complementar_004_2025_-_alteracao_lc_n_003.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_substitutivo_de_lei_complementar_005_2025_-_alteracao_lc_n_001.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/403/pl_ordinaria_substitutivo_004_2025_-_nomeacao_de_logradouros.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/412/pl_resolucao_substitutivo_002_2025_-_ouvidoria_legislativa.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/413/006_-_p_resolucao_substitutivo_003_2025_-_lei_de_acesso_a_informacao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/515/002_-_pl_substitutivo_049_2025_-_nomeacao_de_logradouros.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/546/001_-_p_substitutivo_resolucao_007_2025_-_diarias_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/654/005_-_p_resolucao_substitutivo_011_2025_-_criacao_procon_camara.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/805/003_-_pl_substitutivo_064_2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/822/001_-_pl_ordinaria_substitutivo_078_2025_-_concessao_e_prorrogacao_de_lip.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/849/003_-_pl_ordinaria_substitutivo_062_2025_-_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/850/003_-_pl_ordinaria_substitutivo_063_2025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/443/005_-_pl_ordinaria_002_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/444/004_-_pl_resolucao_001_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/449/004_-_p_resolucao_002_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/452/009_-_p_resolucao_substitutivo_002_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/460/004_-_pl_ordinaria_034_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/463/005_-_pl_ordinaria_035_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/466/pl_ordinaria_036_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/469/pl_ordinaria_037_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/474/004_-_p__resolucao__003_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/478/009_-_p_resolucao_substitutivo_003_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/481/005_-_p_resolucao_004_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/486/007_-_pl_ordinaria_038_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/489/006_-_pl_ordinaria_046_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/493/004_-_pl_complementar_008_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/497/006_-_pl_ordinaria_045_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/501/007_-_pl_ordinaria_047_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/507/005_-_pl_ordinaria_039_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/510/005_-_pl_ordinaria_040_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/514/006_-_pl_ordinaria_048_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/518/005_-_p_resolucao_005_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/521/005_-_p-resolucao_006_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/526/003_-_pl_ordinaria_041_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/529/005_-_pl_ordinaria_042_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/532/004_-_pl_ordinaria_043_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/535/012_-_pl_ordinaria_044_2025_-_parecer_da_cfotc.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/540/008_-_pl_substitutivo_049_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/547/005_-_pl_complementar_001_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/550/005_-_pl_complementar_002_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/556/005_-_pl_complementar_003_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/558/003_-_pl_ordinaria_050_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/560/004_-_pl_ordinaria_051_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/562/003_-_pl_ordinaria_052_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/564/013_-_p_substitutivo_resolucao_007_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/566/004_-_p_resolucao_008_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/568/003_-_p_resolucao_009_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/587/006_-_pl_substitutivo_complementar_004_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/590/006_-_pl_substitutivo_complementar_005_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/593/005_-_pl_complementar_006_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/596/005_-_pl_complementar_007_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/605/005_-_pl_ordinaria_053_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/607/005_-_pl_ordinaria_054_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/609/005_-_pl_ordinaria_055_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/614/005_-_p_resolucao_010_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/622/005_-_pl_ordinaria_003_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/631/013_-_p_lei_complementar_010_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/643/005_-_pl_ordinaria_058_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/645/005_-_pl_ordinaria_059_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/647/005_-_pl_ordinaria_060_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/649/005_-_pl_complementar_012_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/655/004_-_pl_ordinaria_004_2025_-parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/660/010_-_p_resolucao_substitutivo_011_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/663/005_-_pl_ordinaria_067_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/665/005_-_pl_ordinaria_066_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/667/005_-_pl_ordinaria_065_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/670/006_-_pl_complementar_011_2025_-parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/677/009_-_pl_ordinaria_substitutivo_004_2025__parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/678/005_-_pl_ordinaria_005_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/682/005_-_pl_ordinaria_006_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/692/005_-_pl_ordinaria_072_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/698/005_-_pl_ordinaria_011_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/711/008_-_pl_complementar_016_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/715/005_-_pl_ordinaria_069_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/717/005_-_pl_ordinaria_070_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/720/006_-_pl_ordinaria_071_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/722/006_-_pl_ordinaria_073_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/730/004_-_pl_ordinaria_015_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/731/004_-_pl_ordinaria_014_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/735/005-pl1.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/738/005-pl1.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/741/005_-_pl_ordinaria_018_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/744/005_-_pl_ordinaria_019_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/747/005_-_pl_ordinaria_020_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/750/005_-_pl_ordinaria_021_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/754/005_-_pl_ordinaria_023_2025_-_parecer_coftc.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/757/005_-_pl_ordinaria_024_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/760/005_-_pl_ordinaria_025_2225_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/763/004_-_pl_ordinaria_026_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/766/006_-__pl_ordinaria_027_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/769/005_-_pl_ordinaria_028_025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/772/005_-_pl_ordinaria_029_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/775/005_-_pl_ordinaria_030_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/778/005_-_pl_ordinaria_032_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/781/005_-_pl_ordinaria_033_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/812/005_-_pl_ordinaria_080_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/817/006_-_pl_ordinaria_077_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/819/005_-_pl_ordinaria_081_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/821/008_-_pl_substitutivo_064_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/851/008_-_pl_complementar_017_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/853/005_-_pl_01_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/856/007_-_pl_complementar_018_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/858/005_-_pl_complementar_019_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/865/006_-_pl_ordinaria_083_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/869/006_-_pl_ordinaria_087__2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/893/006_-_pl_complementar_020_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/895/005_-_pl_complementar_021_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/897/008_-_pl_ordinaria_substitutivo_062_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/900/009_-_pl_ordinaria_substitutivo_063_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/902/006_-_pl_ordinaria_085_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/904/006_-_pl_ordinaria_086_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/907/005_-_pl_ordinaria_089_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/909/005_-_pl_ordinaria_090_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/911/005_-_pl_ordinaria_091_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/913/005_-_pl_ordinaria_093_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/439/004_-_pl_ordinaria_002_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/442/003_-_pl_resolucao_001_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/448/003_-_p_resolucao_002_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/451/008_-_p_resolucao_substitutivo_002_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/459/003_-_pl_ordinaria_034_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/462/004_-_pl_ordinaria_035_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/465/pl_ordinaria_036_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/468/pl_ordinaria_037_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/476/003_-_p__resolucao__003_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/477/008_-_p_resolucao_substitutivo_003_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/480/004_-_p_resolucao_004_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/487/006_-_pl_ordinaria_038_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/488/005_-_pl_ordinaria_046_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/492/005_-_pl_complementar_008_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/496/005_-_pl_ordinaria_045_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/500/006_-_pl_ordinaria_047_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/506/004_-_pl_ordinaria_039_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/509/004_-_pl_ordinaria_040_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/512/004_-_pl_ordinaria_048_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/517/004_-_p_resolucao_005_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/520/004_-_p_resolucao_006_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/525/004_-_pl_ordinaria_041_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/528/004_-_pl_ordinaria_042_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/531/003_-_pl_ordinaria_043_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/534/011_-_pl_ordinaria_044_2025_-_parecer_da_cljr.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/538/006_-_pl_substitutivo_049_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/549/007_-_pl_complementar_001_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/552/004_-_pl_complementar_002_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/555/004_-_pl_complementar_003_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/579/005_-_pl_ordinaria_050_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/580/006_-_pl_ordinaria_051_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/581/005_-_pl_ordinaria_052_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/582/015_-_p_substitutivo_resolucao_007_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/583/006_-_p_resolucao_008_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/584/005_-_p_resolucao_009_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/586/005_-_pl_substitutivo_complementar_004_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/589/005_-_pl_substitutivo_complementar_005_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/592/004_-_pl_complementar_006_2025_-parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/595/004_-_pl_complementar_007_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/604/004_-_pl_ordinaria_053_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/606/004_-_pl_ordinaria_054_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/608/004_-_pl_ordinaria_055_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/610/003_-_pl_ordinaria_056_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/612/003_-_p_resolucao_010_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/624/004_-_pl_ordinaria_003_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/630/012_-_p_lei_complementar_010_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/638/004_-_pl_complementar_009_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/640/004_-_pl_ordinaria_057_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/642/004_-_pl_ordinaria_058_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/644/004_-_pl_ordinaria_059_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/646/004_-_pl_ordinaria_060_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/648/004_-_pl_complementar_012_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/657/003_-_pl_ordinaria_004_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/658/008_-_p_resolucao_substitutivo_011_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/661/005_-_p_resolucao_012_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/662/004_-_pl_ordinaria_067_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/664/004_-_pl_ordinaria_066_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/666/004_-_pl_ordinaria_065_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/668/004_-_pl_complementar_011_2025_-parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/674/003_-_p_resolucao_013__2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/675/008_-_pl_ordinaria_substitutivo_004_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/680/004_-_pl_ordinaria_005_2025_-__parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/681/004_-pl_ordinaria_006_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/691/004_-_pl_ordinaria_072_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/697/004_-_pl_ordinaria_011_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/704/004_-_pl_complementar_013_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/706/003_-_pl_complementar_014_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/708/003_-_pl_complementar_015_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/710/007_-_pl_complementar_016_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/718/004_-_pl_ordinaria_068_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/714/004_-_pl_ordinaria_069_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/716/004_-_pl_ordinaria_070_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/719/005_-_pl_ordinaria_071_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/721/005_-_pl_ordinaria_073_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/723/004_-_pl_ordinaria_075_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/728/003_-_pl_ordinaria_014_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/729/003_-_pl_ordinaria_015_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/734/004-pl1.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/737/004-pl2.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/740/004_-_pl_ordinaria_018_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/743/004_-_pl_ordinaria_019_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/746/004_-_pl_ordinaria_020_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/749/004_-_pl_ordinaria_021_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/753/004_-_pl_ordinaria_023_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/756/004_-_pl_ordinaria_024_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/759/004_-_pl_ordinaria_025_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/762/003_-_pl_ordinaria_026_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/765/005_-__pl_ordinaria_027_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/768/004_-_pl_ordinaria_028_025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/771/004_-_pl_ordinaria_029_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/774/004_-_pl_ordinaria_030_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/777/004_-_pl_ordinaria_032_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/780/004_-_pl_ordinaria_033_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/783/003_-_pl_ordinaria_074_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/799/003_-_pl_ordinaria_076_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/807/005_-_pl_complementar_017_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/808/004_-_pl_ordinaria_077_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/809/003_-_pl_ordinaria_079_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/811/004_-_pl_ordinaria_080_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/818/004_-_pl_ordinaria_081_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/820/009_-_pl_substitutivo_064_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/852/004_-_pl_01_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/855/006_-_pl_complementar_018_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/857/004_-_pl_complementar_019_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/859/005_-_pl_ordinaria_substitutivo_078_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/861/003_-_pl_ordinaria_082_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/864/005_-_pl_ordinaria_083_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/866/004_-_pl_ordinaria_084_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/868/005_-_pl_ordinaria_087__2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/871/003_-_p_resolucao_014_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/873/003_-_p_resolucao_015_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/875/002_-_p_resolucao_016__2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/892/004_-_pl_complementar_020_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/894/004_-_pl_complementar_021_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/896/007_-_pl_ordinaria_substitutivo_062_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/899/008_-_pl_ordinaria_substitutivo_063_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/901/004_-_pl_ordinaria_085_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/903/004_-_pl_ordinaria_086_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/905/004_-_pl_ordinaria_088_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/906/004_-_pl_ordinaria_089_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/908/004_-_pl_ordinaria_090_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/910/004_-_pl_ordinaria_091_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/912/004_-_pl_ordinaria_093_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/438/006_-_pl_ordinaria_002_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/450/005_-_p_resolucao_002_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/453/010_-_p_resolucao_substitutivo_002_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/461/005_-_pl_ordinaria_034_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/464/006_-_pl_ordinaria_035_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/467/pl_ordinaria_036_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/470/pl_ordinaria_037_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/475/005_-_p__resolucao__003_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/479/010_-_p_resolucao_substitutivo_003_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/482/006_-_p_resolucao_004_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/485/005_-_pl_ordinaria_038_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/490/007_-_pl_ordinaria_046_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/494/005_-_pl_complementar_008_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/498/004_-_pl_ordinaria_045_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/502/005_-_pl_ordinaria_047_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/505/006_-_pl_ordinaria_039_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/508/006_-_pl_ordinaria_040_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/513/005_-_pl_ordinaria_048_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/516/003_-_p_resolulcao_005_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/519/003_-_p_resolucao_006_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/524/005_-_pl_ordinaria_041_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/527/003_-_pl_ordinaria_042_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/530/005_-_pl_ordinaria_043_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/533/010_-_pl_ordinaria_044_2025_-_parecer_da_csppm.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/539/007_-_pl_substitutivo_049_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/548/006_-_pl_complementar_001_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/551/006_-_pl_complementar_002_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/557/006_-_pl_complementar_003_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/559/004_-_pl_ordinaria_050_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/561/005_-_pl_ordinaria_051_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/563/004_-_pl_ordinaria_052_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/565/012_-_p_substitutivo_resolucao_007_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/567/005_-_p_resolucao_008_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/569/004_-_p_resolucao_009_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/588/007_-_pl_substitutivo_complementar_004_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/591/007_-_pl_substitutivo_complementar_005_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/594/006_-_pl_complementar_006_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/597/006_-_pl_complementar_007_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/611/004_-_pl_ordinaria_056_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/613/004_-_p_resolucao_010_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/623/006_-_pl_ordinaria_003_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/629/011_-_p_lei_complementar_010_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/639/005_-_pl_complementar_009_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/641/005_-_pl_ordinaria_057_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/651/006_-_pl_complementar_012_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/656/005_-_pl_ordinaria_004_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/659/009_-_p_resolucao_substitutivo_011_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/669/005_-_pl_complementar_011_2025_-parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/673/002_-_p_resolucao_013__2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/676/010_-_pl_ordinaria_substitutivo_004_2025__parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/679/006_-_pl_ordinaria_005_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/683/006-_pl_ordinaria_006_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/699/006_-_pl_ordinaria_011_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/705/005_-_pl_complementar_013_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/707/004_-_pl_complementar_014_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/709/004_-_pl_complementar_015_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/713/005_-_pl_ordinaria_068_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/724/005_-_pl_ordinaria_075_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/732/005_-_pl_ordinaria_014_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/733/005_-_pl_ordinaria_015_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/736/006-pl1.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/739/006-pl2.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/742/006_-_pl_ordinaria_018_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/745/006_-_pl_ordinaria_019_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/748/006_-_pl_ordinaria_020_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/751/006_-_pl_ordinaria_021_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/755/006_-_pl_ordinaria_023_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/758/006_-_pl_ordinaria_024_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/761/006_-_pl_ordinaria_025_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/764/005_-_pl_ordinaria_026_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/767/007_-__pl_ordinaria_027_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/770/006_-_pl_ordinaria_028_025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/773/006_-_pl_ordinaria_029_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/776/006_-_pl_ordinaria_030_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/779/006_-_pl_ordinaria_032_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/782/006_-_pl_ordinaria_033_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/784/004_-_pl_ordinaria_074_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/800/004_-_pl_ordinaria_076_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/810/004_-_pl_ordinaria_079_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/860/006_-_pl_ordinaria_substitutivo_078_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/862/004_-_pl_ordinaria_082_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/867/005_-_pl_ordinaria_084_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/872/004_-_p_resolucao_014_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/874/004_-_p_resolucao_015_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/876/003_-_p_resolucao_016__2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/832/011_-_emenda_individual_no_01_-_loa__2026_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/833/012_-_emenda_individual_no_02_-_loa__2026_-_dalmir.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/834/013_-_emenda_individual_no_03_-_loa__2026_-_edgley.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/835/014_-_emenda_individual_no_04_-_loa__2026_-_gabriel.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/836/015_-_emenda_individual_no_05_-_loa__2026_-_joao_getulio.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/837/016_-_emenda_individual_no_06_-_loa__2026_-_jose_sirlei.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/838/017_-_emenda_individual_no_07_-_loa__2026_-_leticia.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/839/018_-_emenda_individual_no_08_-_loa__2026_-_logan.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/840/019_-_emenda_individual_no_09_-_loa__2026_-_renato.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/880/009_-_pl_ordinaria_087_2025_-_subemenda_modificativa_no_001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/320/2025_01_06_projeto_lei_ordinaria_n_001_-_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/321/pl_ordinaria_002_2025_-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/322/2025_01_10_projeto_lei_ordinaria_n_003_-_abertura_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/323/2025_01_10_projeto_lei_ordinaria_n_004_-_nomeacao_de_logradouros.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/324/pl_ordinaria_005_2025_-_reajuste_real.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/327/001_-_pl_ordinaria_006_2025_-_reajuste_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/328/pl_ordinaria_007_2025_-_altera_lei_1.663_-_folga_aniversarios.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/329/pl_ordinaria_008_2025_-_altera_redacao_lei_2381.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/330/001_-_pl_ordinaria_009_2025_-_abertura_credito_adicional_especial_lar_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/331/001_-_pl_ordinaria_010_2025_-_abertura_credito_adicional_especial_aciac.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/332/001-_pl_ordinaria_011_2025_-_institui_simbolo_oficial.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/333/001_-_pl_ordinaria_012_2025_-_novo_prazo_aos_donatarios_da_lei_1.971_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/334/pl_ordinaria_013_2025_-_revisao_plano_municipal_de_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/346/pl_ordinaria_014_2025_-_codigo_de_etica_e_conduta_da_adm_publica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/347/pl_ordinaria_015_2025_-_regime_disciplinar_processo_adm_e_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/348/pl_ord1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/349/pl_ord1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/350/pl_ordinaria_018_2025_-_ratificacao_contrato_de_consorcio_da_ameg.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/351/001_-__pl_ordinaria_019_2025_-_abertura_de_credito_santa_casa_de_piumhi.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/352/001_-_pl_ordinaria_020_2025_-_abertura_de_credito_adicional_especial_apae_50.46904.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/353/001-pl1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/354/pl_ordinaria_022_2025_-_alteracao_art.16_da_lc_n_018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/355/pl_ordinaria_023_2025_-_alteracao_de_dispositivos_na_lei_municipal_n2.422.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/356/pl_ordinaria_024_2025_-_abertura_de_credito_adicional_especial_apae.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/357/pl_ordinaria_025_2025_-_altera_item_1_do_anexo_i_da_lei_1.919_de_18_de_abril_de_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/358/pl_ordinaria_026_2025_-_concessao_de_folga_aos_servidores_no_dia_de_seu_aniversario.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/359/pl_ordinaria_027_2025_-_alteracao_do_plano_plurianual_de_acoes_para_quadrienio_22-25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/360/pl_ordinaria_028_025_-_abertura_credito_adicional_especial_lar_de_idosos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/395/pl_ordinaria_029_2025_-_cessao_uso_de_bem_imovel_quartel_pm.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/396/pl_ordinaria_030_2025_-_contrato_bdmg.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/424/pl_ordinaria_031_2025_-_abertura_de_credito_adicional_suplementar_associacao_estudantil.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/425/001_-_pl_ordinaria_032_2025_-_autoriza_o_recebimento_de_bens_imoveis_na_forma_de_dacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/426/pl_ord1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/427/pl_ordinaria_034_2025_-_execucao_hino_nacional_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/428/pl_ordinaria_035_2025_-_abertura_credito_adicional_especial_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/429/pl_ordinaria_036_2025_-_abertura_credito_adicional_especial_aciac.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/430/pl_ordinaria_037_2025_-_abertura_credito_adicional_especial_avamep.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/431/pl_ordinaria_038_2025_-_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/445/pl_ordinaria_039_2025_-_abertura_de_credito_adicional_associacao_estudantil.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/446/pl_ordinaria_040_2025_-_abertura_de_credito_lar_sao_francisco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/454/pl_ordinaria_041_2025_-_alteracao_art_4_da_lei_1928.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/455/pl_ordinaria_042_2025_-_alteracao_art_7_da_lei_1496.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/456/pl_ordinaria_043_2025_-_alteracao_art_7_da_lei_1527.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/457/001-pl1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/473/001_-_pl_ordinaria_045_2025_-_convenio_com_a_fcmmg.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/483/001_-_pl_ordinaria_046_2025_-_abertura_de_credito_adicional_apae_r140.00000.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/484/001_-_pl_ordinaria_047_2025_-_dispoe_sobre_anistia_de_multa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/495/001_-_pl_ordinaria_048_2025_-_participacao_do_municipio_no_cimlago.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/511/001_-_pl_ordinaria_049_2025_-_nomeacao_de_logradouro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/543/001_-_pl_ordinaria_050_2025_-_autoriza_participacao_consorcio_icismep.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/544/001_-_pl_ordinaria_051_2025_-_abertura_de_credito_adicional_especial__icismep.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/545/001_-_pl_ordinaria_052_2025_-_revoga_lei_no_1.862_de_04_de_outubro_de_2017.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/599/pl_ordinaria_053_2025_-_abertura_de_cred._portaria_1110_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/600/pl_ordinaria_054_2025_-_abertura_cred._adicional_santa_casa_r_94.49027.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/601/pl_ordinaria_055_2025_-_abertura_cred._correcao_de_dotacoes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/602/pl_ordinaria_056_2025_-_obrigatoriedade_divulgacao_corte_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/603/pl_ordinaria_057_2025_-_torna_obrigatoria_a_aplicacao_do_questionario_m-chat.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/615/001_-_pl_ordinaria_058_2025_-_abertura_cred._repasse_fia_a_apae.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/616/pl_ordinaria_059_2025_-_abertura_cred._repasse_fia_a_avamep.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/617/001_-_pl_ordinaria_060_2025_-_abert._cred._transf._subvencao_ao_grupo_de_escoteiros.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/619/pl_ordinaria_061_2025_-_desafetacao_e_alienacao_de_areas_institucionais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/632/001_-_pl_ordinaria_062_2025_-_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/633/001_-_pl_ordinaria_063_2025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/634/001_-_pl_ordinaria_064_2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/650/001-pl2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/652/001_-_pl_ordinaria_066_2025_-_abertura_cred._repasse_recursos_asec.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/653/pl_ordinaria_067_2025_-_instituicao_e_concessao_de_beneficios_fiscais.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/672/pl_ord1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/684/001_-_pl_ordinaria_069_2025_-_abono_natalino_servidores_municipio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/687/001_-_pl_ordinaria_070_2025_-_abert._credito_premiacao_boas_praticas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/688/001_-_pl_ordinaria_071_2025_-_instituicao_do_premio_praticas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/689/001_-_pl_ordinaria_072_2025_-_abertura_credito_horas_maquina_retro_do_cimlago.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/690/001_-_pl_ordinaria_073_2025_-_gratificacao_natalina_servidores_cmc.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/693/001_-_pl_ordinaria_074_2025_-_reconhece_chora_bananeira_de_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/694/001_-_pl_ordinaria_075_2025_-_altera_lei_no_2.380.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/752/001-pl2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/801/001_-_pl_ordinaria_077_2025_-_incentivo_financeiro_farmaceutico_-_farmacia_de_minas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/802/001_-_pl_ordinaria_078_2025_-_concessao_e_prorrogacao_de_lip.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/803/001_-_pl_ordinaria_079_2025_-_alteracao_da_lei_2.345_de_14_de_junho_de_2.023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/804/001_-_pl_ordinaria_080_2025_-_reforma_e_ampliacao_casa_rosa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/813/001_-_pl_ordinaria_081_2025_-_abertura_credito_recurso_vaar.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/815/001_-_pl_ordinaria_082_2025_-_altera_lei_ordinaria_1.652.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/824/pl_ordinaria_083_2025_-altera_art._3o_da_lei_2.422.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/825/pl_ordinaria_084_2025_-_autoriza_concessao_de_uso_imovel.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/826/pl_ordinaria_085_2025_-_altera_art.33_da_lei_1.466.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/827/pl_ordinaria_086_2025_-_alteral_lei_1.654_concessao_bolsa_de_estagio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/829/001_-_pl_ordinaria_087__2025_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/841/001_-_pl_ordinaria_088_2025_-_gestantes_recebimento_de_enxoval.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/842/001_-_pl_ordinaria_089__2025_-_abert._cred._devolucao_recurso_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/843/001_-_pl_ordinaria_090__2025_-_abert._cred._repasse_emenda_a_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/844/001_-_pl_ordinaria_091_2025_-_abert._cred._construcao_ponte_macaubas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/845/001_-_pl_ordinaria_092_2025_-_altera_lei_1.056_de_1995.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/848/001_-_pl_ordinaria_093_2025_-_autoriza_concessao_de_subvencao.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/881/001_-_pl_ordinaria_094_2025_-_declara_assoc._de_catadores_de_utilid._publica.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/335/projeto_de_resolucao_001_-_institui_o_programa_de_integridade.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/336/001_-_p_resolucao_002_2025_-_regulamenta_a_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/337/001_-_p__resolucao__003_2025_-_regulamenta_lei_de_acesso_a_informacao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/432/001_-_p_resolucao_004_2025_-_consignado_camara.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/471/pl_resolucao_005_-_altera_resolucao_09_de_2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/472/pl_resolucao_006_-_regulamenta_doacao_de_bens_patrimoniais.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/522/001_-_p_resolucao_007_2025_-_diarias_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/553/001_-_p_resolucao_008_2025_-_autoriza_a_execucao_do_orcamento_da_camara_para_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/554/001_-_p_resolucao_009_2025_-_regulamenta_programa_camara_digital.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/598/p_resolucao_010_2025_-_criacao_procuradoria_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/618/p_resolucao_011_2025_-_criacao_procon_camara.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/635/001_-_p_resolucao_012_2025_-_aprovacao_das_contas_do_executivo_exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/671/p_resolucao_013__2025_-_autoriza_descaracterizacao_de_documentos_publicos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/816/001_-_p_resolucao_014_2025_-_nomeia_procon_camara_-_olimpio_delmino.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/830/001_-_p_resolucao_015__2025_-_tabela_de_temporalidade.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/831/001_-_p_resolucao_016__2025_-_lgpd.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/786/001_-_requerimento_001_2025_-_leticia_-_solicitacao_licenca_maternidade.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/787/001_-_requerimento_002_2025_-_gabriel_-_mocao_de_congratulacao_e_aplausos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/788/001_-_requerimento_003_2025_-_edgley_-_cessao_do_plenario_para_palestra_pm.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/789/001_-_requerimento_004_2025_-_logan_-_cessao_do_plenario_para_reuniao_com_professores.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/790/001_-_requerimento_005_2025_-_leticia_-__relacao_de_oficios_indicacoes_e_requerimentos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/791/001_-_requerimento_006_2025_-_leticia_-_adeq._na_forma_de_publicar_dados_sensiveis.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/792/001_-_requerimento_007_2025_-_vereadores_20a_legislatura_-_concocacao_de_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/793/001_-_requerimento_008_2025_-_leticia_-_cumprimento_da_lei_2.297_de_2022_agenda_transarente.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/794/001_-_requerimento_009_2025_-_logan_edgley_joao_sirlei_gabriel__-_convocacao_de_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/795/001_-_requerimento_010_2025_-_controladoria_-_realizacao_de_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/796/001-re1.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/797/001_-_requerimento_012_2025_-_logan_edgley_joao_sirlei_claudio_-_concocacao_de_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/798/001_-_requerimento_013_2025_-_concocacao_de_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_014_2025_-_leticia_-_inconsistencia_sapl.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento_015_2025_-_leticia_-_votacao_em_destaque.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/889/001_-requerimento_016_2025_-_leticia_-_solicita_retirada_de_projeto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/415/002_-_mocao_001_2025_-_gabriel_-_congratulacao_e__aplausos_ze_do_nelson.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_001_2025-_joao_getulio_-_solicitacao_estacionamento_pne.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_002_2025-_elizabete_e_renato_-_repasse_do_saldo_das_fichas_orcamentarias_as_entidades.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_005_2025_-_elizabete_e_renato_-_asfalto_acesso_a_escarpas.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_006_2025_-_logan_-_instalacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_007_2025_-_logan_-_instalacao_de_guarda_corpo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_008_2025_-_logan_-_instalacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_009_2025_-_joao_getulio_-_ampliacao_rotas_transporte_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_010_2025_-_edgley_-_crias_cargos_para_monitor_de_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_011_2025_-_elizabete_-_instalacao_cameras_segurancas_creches_e_escolas.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_012_2025_-_elizabete_-_implementacao_de_transporte_circular.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_013_2025_-_elizabete_-_implantacao_de_ciclovia_na_avenida.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_014_2025_-_elizabete_-aquisicao_de_manilhas_mata-burros_e_maquinarios_retirada_pela_vereadora_2a_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_015_2025_-_elizabete_-implantacao_do_servico_de_especialidade_em_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_016_2025_-_elizabete_-_reajuste_e_valorizacao_salarial_para_auxiliares_de_enfermagem_e_auxiliares_em_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_017_2025_-_elizabete_-_reajuste_e_valorizacao_salarial_para_tecnicos_em_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_018_2025_-_elizabete_-_fornecimento_de_uniformes_e_kits_bucais_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_019_2025_-_elizabete_-__instalacao_de_bancos_nas_pracas_do_bairro_cidade_jardim..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_020_2025_-_sirlei_-_criacao_cargos_para_gari.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_021_2025_-_elizabete_-_manutencao_estradas_vicinais_migueis_e_onca.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_022_2025_-_ellizabete_-_alteracao_na_lei_municipal_no1.663_de_08_de_maio_de_2013..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_023_2025_-_ellizabete_-_substituicao_da_grama_sintetica_da_prainha.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao_024_2025_-_ellizabete_-_instalacao_de_piso_emborrachado_ou_grama_sintetica_no_parquinho_da_orla_da_praia.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_025_2025_-_ellizabete_-_instalacao_de_brinquedos_inclusivos_para_pcd_no_parquinho_da_orla_da_praia.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_026_2025_-_elizabete_e_renato_-_cacamba_na_orla_da_ponta_do_sol.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_027_2025_-_elizabete_e_renato_-_coleta_de_lixo_no_bairro_ponta_do_sol.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/418/indicacao_028_2025_-_edgley_e_sirley_-_aquisicao_de_materiais_para_construcao_de_corredores_as_margens_das_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/419/indicacao_029_2025_-_elizabete_e_renato_-_colocacao_de_conteineres_no_bairro_residencial_vitoria_ze_cipo..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/420/indicacao_030_2025_-_comissao_de_legislacao_justica_e_redacao_-_alteracao_da_lei_municipal_no_2.436.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/421/indicacao_031_2025_-_edgley_-_levantamento_de_demanda_e_oferta_do_eja.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/422/indicacao_032_2025_-_edgley_-_viabilidade_de_custear_cursos_de_pos-graduacao_na_area_de_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/423/indicacao_033_2025_-_elizabete_e_renato_-__aquisicao_de_carro_adaptado_para_saude.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_034_2025_-_edgley_e_jose_sirlei_-_concessao_de_subvencao_as_associacoes_de_bairro_e_associacoes_comunitarias_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_035_2025_-_edgley_-_desafetacao_e_leilao_de_lotes_municipais_para_construcao_de_moradias_sociais..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_036_2025_-_logan_-_pintura_de_faixas_de_pedestres_remocao_dos_canteiros_e_instalacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_037_2025_-_leticia_-_aquisicao_e_instalacao_de_playground_na_praca_flamboyant..pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao_038_2025_-_claudio_-_desconto_na_taxa_cosip.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/920/indicacao_039_2025_-_edgley_-_implementacao_circular_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_040_2025_-_edgley_-_implementacao_de_vale_alimentacao_para_os_servidores.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_041_2025_-_claudio_dalmir_edgley_gabriel_joao_sirlei_e_logan_-_obras.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_042_2025_-_logan_-_criacao_caps.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_043_2025_-_edgley_-_projeto_de_reconhecimento_de_boas_praticas_na_educacao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_044_2025_-_gabriel_e_claudio-_sugestao_de_providencias_a_serem_adotadas_nos_bairros_ambrosio_e_gatao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_045_2025_-_joao_getulio_-_analise_da_viabilidade_de_proibir_o_trafego_de_caminhoes_e_onibus.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/927/indicacao_046_2025_-_gabriel_e_claudio_-_contratar_uma_empresa_especializada_em_servicos_de_zeladoria_urbana.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_047_2025_-_renato_-_solicitacao_de_instalacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_048_2025_-_gabriel_e_claudio_-_manutencao_pontes_e_parklet_s.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_049_2025_-_dalmir_-_solicitacao_de_analise_de_gratificacao_natalina_aos_servidores_pubicos.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_050_2025_-_dalmir_edgley_e_joao_getulio-_solicitacao_de_analise_sobre_estacionamento_diagonal_e_sentido_unico_na_rua_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_051_2025_-_edgley_e_jose_sirlei_-_doacao_de_mudas_de_cafe_e_calcario_aos_pequenos_produtores.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_052_2025_-_renato_-_solicitacao_de_contencao_e_limpeza_de_vegetacao_flutuante_na_represa_retirada_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/934/indicacao_053_2025_-_logan_-_sugere_nomeacao_para_o_novo_psf_rural_retirada_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_054_2025_-_claudio_logan_joao_dalmir_gabriel_eddley_sirlei_renato_-_implantacao_do_tratamento_de_agua_via_copasa_na_macaubas_e_no_turvo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_055_2025_-_vereadores_da_20a_legislatura_-_canalizacao_do_corrego_do_virgilio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_056_2025_-_vereadores_da_20a_legislatura-_sugestao_nome_psf_bela_vista_isabelinha.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_057_2025_-_vereadores_da_20a_legislatura-_melhorias_e_manutencoes_nas_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_058_2025_-_vereadores_da_20a_legislatura_-_limpeza_de_bueiros_e_galerias_pluviais.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_059_2025_-_vereadores_da_20a_legislatura_-_prevencao_de_queimadas..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_060_2025_-_leticia_-_implantacao_de_parquinho_no_bairro_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_061_2025_-_renato_leticia_-_melhorias_praca_cmei_irma_irene..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_062_2025_-_renato_-_retirada_redutor_de_velocidade_proximo_a_igreja_de_n.s._de_fatima.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_063_2025_-_vereadores_da_20a_legislatura_-_aquisicao_de_maquina_para_pintura_da_sinalizacao_horizontal_e_meios-fios_das_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/945/indicacao_064_2025_-_vereadores_da_20a_legislatura_-_criacao_de_um_espaco_multicultural_no_predio_onde_funcionava_o_antigo_matadouro_municipal.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_065_2025_-_edgley_-_sugerir_o_aumento_do_numero_de_vagas_para_o_cargo_de_monitor_de_transpote_escolar.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_066_2025_-_logan_-_adequacao_adicional_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_067_2025_-_leticia_-_aderir_resolucao_estadual_kit_maternidade.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_068_2025_-_logan_e_edgley_-_placas_ruas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_069_2025_-_logan_e_edgley_-_calendario_de_eventos_turisticos_anual.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_070_2025_-_logan-__reforma_gramado_sintetico_praia.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_071_2025_-_sirlei_e_edgley_-_reforma_e_alargameto_da_ponte_da_divisa_capitolio_e_guape.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/828/pl_01_2025_-_proposta_emenda_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/325/pl_complementar_001_2025__altera_lc_037.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/326/001_-_pl_complementar_002_2025__criacao_centro_educacional.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/338/001_-_pl_complementar_003_2025_-_programa_nutrir.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/397/001_-_pl_complementar_004_2025_-_alteracao_lc_n_003.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/399/001_-_pl_complementar_005_2025_-_alteracao_lc_n_001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/401/pl_complementar_006_2025_-_alteracao_art._16_da_lc_18.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/402/pl_complementar_007_2025_-_aprova_loteamento_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/458/pl_complementar_008_2025_-_altera_art._89_da_lc_007.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/620/pl_complementar_009_2025_-_criacao_cmei_altera_lc_053_de_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/621/pl_complementar_010_2025_-_altera_lc_01_de_05_de_abril_de_1995.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/636/001_-_pl_complementar_011_2025_-_desafetacao_e_alienacao_de_areas_institucionais.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/637/pl_complementar_012_2025_-_desafeta_e_autoriza_a_permuta_de_bens_publicos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/685/001-pl1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/686/001_-_pl_complementar_014_2025_-_altera_redacao_do_art._25_da_lc_no_07_de_2010.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/695/001_-_pl_complementar_015_2025_-_condominios_horizontais.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/696/001_-_pl_complementar_016_2025_-_estrutura_organizacional_camara.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/785/001_-_pl_complementar_017_2025_-_institui_taxa_fiscalizacao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/814/001_-_pl_complementar_018_2025_-_taxa_de_manejo_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/823/pl_complementar_019_2025_-_altera_lei_complementar_no_803.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/846/001_-_pl_complementar_020_2025_-_altera_lei_complementar_no_003_de_2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/847/001_-_pl_complementar_021_2025_-_altera_lei_complementar_no_001_de_1995.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/886/001_-_pl_complementar_022_2025_-_altera_lei_complementar_no_014_de_2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/361/emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/362/emenda_modificativa_no_02.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/363/emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/404/emenda_modificativa_n_01_do_projeto_de_lei_complementar_n04.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/405/emenda_modificativa_n_01_ao_projeto_de_lei_complementar_substitutivo_n05.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_modificativa_n_01_ao_projeto_de_lei_ordinaria_n26.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/407/011_-_p_resolucao_substitutivo_002_2025_-_emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/408/012_-_p_resolucao_substitutivo_002_2025_-_emenda_modificativa_no_02.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/409/emenda_modificativa_n_03_ao_projeto_de_lei_de_resolucao_substitutivo_n02.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/410/emenda_modificativa_n_01_ao_projeto_de_lei_de_resolucao_substitutivo_n03.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/411/emenda_modificativa_n_01_ao_projeto_de_lei_complementar_n07.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/491/004_-_pl_ordinaria_046_2025_-_emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/499/009_-_pl_ordinaria_046_2025_-_emenda_modificativa_substitutiva_no_02.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/503/004_-_pl_complementar_008_2025_-_emenda_modificativa_no_002.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/504/003_-_pl_complementar_008_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/536/003_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/537/003_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_02.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/541/003_-_pl_substitutivo_049_2025_-_emenda_modificativa_no_01.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/542/004_-_pl_substitutivo_049_2025_-_emenda_aditiva_no_01.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/570/004_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/571/005_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_002.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/572/006_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_003.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/573/007_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_004.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/574/008_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_005.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/575/009_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_006.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/576/010_-_p_substitutivo_resolucao_007_2025_-_emenda_modificativa_no_007.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/577/011_-_p_resolucao_substitutivo_007_2025_-_emenda_modificativa_no_008.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/578/012_-_p_resolucao_substitutivo_007_2025_-_emenda_modificativa_no_009.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/585/016_-_p_resolucao_substitutivo_007_2025_-_emenda_modificativa_no_010.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/625/005_-_p_lei_complementar_010_2025_-_emenda_supressiva_no_001.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/626/006_-_p_lei_complementar_010_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/627/007_-_p_lei_complementar_010_2025_-_emenda_modificativa_no_002.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/700/004_-_pl_ordinaria_013_2025_-_emenda_modificativa_n01.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/701/005_-_pl_ordinaria_013_2025_-_emenda_supressiva_n_01.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/703/010_-_pl_ordinaria_013_2025_-_emenda_supressiva_n_02.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/702/007_-_pl_ordinaria_013_2025_-_emenda_modificativa_n02.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/725/003_-_pl_ordinaria_068_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/726/004_-_pl_ordinaria_073_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/727/006_-_pl_complementar_016_2025_-_emenda_supressiva_no_001.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/806/004_-_pl_complementar_017_2025_-_emenda_aditiva_no_001.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/854/005_-_pl_complementar_018_2025_-_emenda_aditiva_no_001.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/863/004_-_pl_ordinaria_083_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/870/004_-_pl_ordinaria_087_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/877/009_-_pl_complementar_018_2025_-_emenda_modificatica_no_001.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/878/007_-_pl_ordinaria_087_2025_-_emenda_modificativa_no_002.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/879/008_-_pl_ordinaria_087_2025_-_emenda_modificativa_no_003.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/882/006_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_03.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/883/007_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_04.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/884/008_-_pl_ordinaria_044_2025_-_emenda_modificativa_no_05.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/885/009_-_pl_ordinaria_044_2025_-_emenda_modificativa_subst._no_05.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/890/006_-_pl_complementar_019_2025_-_emenda_supressiva_no_001.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/891/007_-_pl_complementar_019_2025_-_emenda_modificativa_no_001.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/898/007_-_pl_ordinaria_substitutivo_063_2025_-_emenda_aditiva_no_001.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/398/projeto_substitutivo_de_lei_complementar_004_2025_-_alteracao_lc_n_003.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_substitutivo_de_lei_complementar_005_2025_-_alteracao_lc_n_001.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/403/pl_ordinaria_substitutivo_004_2025_-_nomeacao_de_logradouros.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/412/pl_resolucao_substitutivo_002_2025_-_ouvidoria_legislativa.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/413/006_-_p_resolucao_substitutivo_003_2025_-_lei_de_acesso_a_informacao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/515/002_-_pl_substitutivo_049_2025_-_nomeacao_de_logradouros.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/546/001_-_p_substitutivo_resolucao_007_2025_-_diarias_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/654/005_-_p_resolucao_substitutivo_011_2025_-_criacao_procon_camara.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/805/003_-_pl_substitutivo_064_2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/822/001_-_pl_ordinaria_substitutivo_078_2025_-_concessao_e_prorrogacao_de_lip.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/849/003_-_pl_ordinaria_substitutivo_062_2025_-_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/850/003_-_pl_ordinaria_substitutivo_063_2025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/443/005_-_pl_ordinaria_002_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/444/004_-_pl_resolucao_001_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/449/004_-_p_resolucao_002_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/452/009_-_p_resolucao_substitutivo_002_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/460/004_-_pl_ordinaria_034_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/463/005_-_pl_ordinaria_035_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/466/pl_ordinaria_036_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/469/pl_ordinaria_037_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/474/004_-_p__resolucao__003_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/478/009_-_p_resolucao_substitutivo_003_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/481/005_-_p_resolucao_004_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/486/007_-_pl_ordinaria_038_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/489/006_-_pl_ordinaria_046_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/493/004_-_pl_complementar_008_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/497/006_-_pl_ordinaria_045_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/501/007_-_pl_ordinaria_047_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/507/005_-_pl_ordinaria_039_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/510/005_-_pl_ordinaria_040_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/514/006_-_pl_ordinaria_048_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/518/005_-_p_resolucao_005_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/521/005_-_p-resolucao_006_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/526/003_-_pl_ordinaria_041_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/529/005_-_pl_ordinaria_042_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/532/004_-_pl_ordinaria_043_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/535/012_-_pl_ordinaria_044_2025_-_parecer_da_cfotc.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/540/008_-_pl_substitutivo_049_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/547/005_-_pl_complementar_001_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/550/005_-_pl_complementar_002_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/556/005_-_pl_complementar_003_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/558/003_-_pl_ordinaria_050_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/560/004_-_pl_ordinaria_051_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/562/003_-_pl_ordinaria_052_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/564/013_-_p_substitutivo_resolucao_007_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/566/004_-_p_resolucao_008_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/568/003_-_p_resolucao_009_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/587/006_-_pl_substitutivo_complementar_004_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/590/006_-_pl_substitutivo_complementar_005_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/593/005_-_pl_complementar_006_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/596/005_-_pl_complementar_007_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/605/005_-_pl_ordinaria_053_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/607/005_-_pl_ordinaria_054_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/609/005_-_pl_ordinaria_055_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/614/005_-_p_resolucao_010_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/622/005_-_pl_ordinaria_003_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/631/013_-_p_lei_complementar_010_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/643/005_-_pl_ordinaria_058_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/645/005_-_pl_ordinaria_059_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/647/005_-_pl_ordinaria_060_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/649/005_-_pl_complementar_012_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/655/004_-_pl_ordinaria_004_2025_-parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/660/010_-_p_resolucao_substitutivo_011_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/663/005_-_pl_ordinaria_067_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/665/005_-_pl_ordinaria_066_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/667/005_-_pl_ordinaria_065_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/670/006_-_pl_complementar_011_2025_-parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/677/009_-_pl_ordinaria_substitutivo_004_2025__parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/678/005_-_pl_ordinaria_005_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/682/005_-_pl_ordinaria_006_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/692/005_-_pl_ordinaria_072_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/698/005_-_pl_ordinaria_011_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/711/008_-_pl_complementar_016_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/715/005_-_pl_ordinaria_069_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/717/005_-_pl_ordinaria_070_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/720/006_-_pl_ordinaria_071_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/722/006_-_pl_ordinaria_073_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/730/004_-_pl_ordinaria_015_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/731/004_-_pl_ordinaria_014_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/735/005-pl1.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/738/005-pl1.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/741/005_-_pl_ordinaria_018_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/744/005_-_pl_ordinaria_019_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/747/005_-_pl_ordinaria_020_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/750/005_-_pl_ordinaria_021_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/754/005_-_pl_ordinaria_023_2025_-_parecer_coftc.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/757/005_-_pl_ordinaria_024_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/760/005_-_pl_ordinaria_025_2225_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/763/004_-_pl_ordinaria_026_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/766/006_-__pl_ordinaria_027_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/769/005_-_pl_ordinaria_028_025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/772/005_-_pl_ordinaria_029_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/775/005_-_pl_ordinaria_030_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/778/005_-_pl_ordinaria_032_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/781/005_-_pl_ordinaria_033_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/812/005_-_pl_ordinaria_080_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/817/006_-_pl_ordinaria_077_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/819/005_-_pl_ordinaria_081_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/821/008_-_pl_substitutivo_064_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/851/008_-_pl_complementar_017_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/853/005_-_pl_01_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/856/007_-_pl_complementar_018_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/858/005_-_pl_complementar_019_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/865/006_-_pl_ordinaria_083_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/869/006_-_pl_ordinaria_087__2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/893/006_-_pl_complementar_020_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/895/005_-_pl_complementar_021_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/897/008_-_pl_ordinaria_substitutivo_062_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/900/009_-_pl_ordinaria_substitutivo_063_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/902/006_-_pl_ordinaria_085_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/904/006_-_pl_ordinaria_086_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/907/005_-_pl_ordinaria_089_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/909/005_-_pl_ordinaria_090_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/911/005_-_pl_ordinaria_091_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/913/005_-_pl_ordinaria_093_2025_-_parecer_cfotc.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/439/004_-_pl_ordinaria_002_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/442/003_-_pl_resolucao_001_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/448/003_-_p_resolucao_002_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/451/008_-_p_resolucao_substitutivo_002_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/459/003_-_pl_ordinaria_034_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/462/004_-_pl_ordinaria_035_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/465/pl_ordinaria_036_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/468/pl_ordinaria_037_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/476/003_-_p__resolucao__003_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/477/008_-_p_resolucao_substitutivo_003_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/480/004_-_p_resolucao_004_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/487/006_-_pl_ordinaria_038_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/488/005_-_pl_ordinaria_046_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/492/005_-_pl_complementar_008_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/496/005_-_pl_ordinaria_045_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/500/006_-_pl_ordinaria_047_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/506/004_-_pl_ordinaria_039_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/509/004_-_pl_ordinaria_040_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/512/004_-_pl_ordinaria_048_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/517/004_-_p_resolucao_005_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/520/004_-_p_resolucao_006_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/525/004_-_pl_ordinaria_041_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/528/004_-_pl_ordinaria_042_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/531/003_-_pl_ordinaria_043_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/534/011_-_pl_ordinaria_044_2025_-_parecer_da_cljr.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/538/006_-_pl_substitutivo_049_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/549/007_-_pl_complementar_001_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/552/004_-_pl_complementar_002_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/555/004_-_pl_complementar_003_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/579/005_-_pl_ordinaria_050_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/580/006_-_pl_ordinaria_051_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/581/005_-_pl_ordinaria_052_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/582/015_-_p_substitutivo_resolucao_007_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/583/006_-_p_resolucao_008_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/584/005_-_p_resolucao_009_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/586/005_-_pl_substitutivo_complementar_004_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/589/005_-_pl_substitutivo_complementar_005_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/592/004_-_pl_complementar_006_2025_-parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/595/004_-_pl_complementar_007_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/604/004_-_pl_ordinaria_053_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/606/004_-_pl_ordinaria_054_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/608/004_-_pl_ordinaria_055_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/610/003_-_pl_ordinaria_056_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/612/003_-_p_resolucao_010_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/624/004_-_pl_ordinaria_003_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/630/012_-_p_lei_complementar_010_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/638/004_-_pl_complementar_009_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/640/004_-_pl_ordinaria_057_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/642/004_-_pl_ordinaria_058_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/644/004_-_pl_ordinaria_059_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/646/004_-_pl_ordinaria_060_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/648/004_-_pl_complementar_012_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/657/003_-_pl_ordinaria_004_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/658/008_-_p_resolucao_substitutivo_011_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/661/005_-_p_resolucao_012_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/662/004_-_pl_ordinaria_067_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/664/004_-_pl_ordinaria_066_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/666/004_-_pl_ordinaria_065_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/668/004_-_pl_complementar_011_2025_-parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/674/003_-_p_resolucao_013__2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/675/008_-_pl_ordinaria_substitutivo_004_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/680/004_-_pl_ordinaria_005_2025_-__parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/681/004_-pl_ordinaria_006_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/691/004_-_pl_ordinaria_072_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/697/004_-_pl_ordinaria_011_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/704/004_-_pl_complementar_013_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/706/003_-_pl_complementar_014_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/708/003_-_pl_complementar_015_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/710/007_-_pl_complementar_016_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/718/004_-_pl_ordinaria_068_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/714/004_-_pl_ordinaria_069_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/716/004_-_pl_ordinaria_070_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/719/005_-_pl_ordinaria_071_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/721/005_-_pl_ordinaria_073_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/723/004_-_pl_ordinaria_075_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/728/003_-_pl_ordinaria_014_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/729/003_-_pl_ordinaria_015_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/734/004-pl1.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/737/004-pl2.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/740/004_-_pl_ordinaria_018_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/743/004_-_pl_ordinaria_019_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/746/004_-_pl_ordinaria_020_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/749/004_-_pl_ordinaria_021_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/753/004_-_pl_ordinaria_023_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/756/004_-_pl_ordinaria_024_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/759/004_-_pl_ordinaria_025_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/762/003_-_pl_ordinaria_026_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/765/005_-__pl_ordinaria_027_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/768/004_-_pl_ordinaria_028_025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/771/004_-_pl_ordinaria_029_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/774/004_-_pl_ordinaria_030_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/777/004_-_pl_ordinaria_032_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/780/004_-_pl_ordinaria_033_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/783/003_-_pl_ordinaria_074_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/799/003_-_pl_ordinaria_076_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/807/005_-_pl_complementar_017_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/808/004_-_pl_ordinaria_077_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/809/003_-_pl_ordinaria_079_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/811/004_-_pl_ordinaria_080_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/818/004_-_pl_ordinaria_081_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/820/009_-_pl_substitutivo_064_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/852/004_-_pl_01_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/855/006_-_pl_complementar_018_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/857/004_-_pl_complementar_019_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/859/005_-_pl_ordinaria_substitutivo_078_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/861/003_-_pl_ordinaria_082_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/864/005_-_pl_ordinaria_083_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/866/004_-_pl_ordinaria_084_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/868/005_-_pl_ordinaria_087__2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/871/003_-_p_resolucao_014_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/873/003_-_p_resolucao_015_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/875/002_-_p_resolucao_016__2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/892/004_-_pl_complementar_020_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/894/004_-_pl_complementar_021_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/896/007_-_pl_ordinaria_substitutivo_062_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/899/008_-_pl_ordinaria_substitutivo_063_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/901/004_-_pl_ordinaria_085_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/903/004_-_pl_ordinaria_086_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/905/004_-_pl_ordinaria_088_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/906/004_-_pl_ordinaria_089_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/908/004_-_pl_ordinaria_090_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/910/004_-_pl_ordinaria_091_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/912/004_-_pl_ordinaria_093_2025_-_parecer_cljr.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/438/006_-_pl_ordinaria_002_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/450/005_-_p_resolucao_002_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/453/010_-_p_resolucao_substitutivo_002_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/461/005_-_pl_ordinaria_034_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/464/006_-_pl_ordinaria_035_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/467/pl_ordinaria_036_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/470/pl_ordinaria_037_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/475/005_-_p__resolucao__003_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/479/010_-_p_resolucao_substitutivo_003_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/482/006_-_p_resolucao_004_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/485/005_-_pl_ordinaria_038_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/490/007_-_pl_ordinaria_046_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/494/005_-_pl_complementar_008_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/498/004_-_pl_ordinaria_045_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/502/005_-_pl_ordinaria_047_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/505/006_-_pl_ordinaria_039_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/508/006_-_pl_ordinaria_040_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/513/005_-_pl_ordinaria_048_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/516/003_-_p_resolulcao_005_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/519/003_-_p_resolucao_006_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/524/005_-_pl_ordinaria_041_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/527/003_-_pl_ordinaria_042_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/530/005_-_pl_ordinaria_043_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/533/010_-_pl_ordinaria_044_2025_-_parecer_da_csppm.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/539/007_-_pl_substitutivo_049_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/548/006_-_pl_complementar_001_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/551/006_-_pl_complementar_002_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/557/006_-_pl_complementar_003_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/559/004_-_pl_ordinaria_050_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/561/005_-_pl_ordinaria_051_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/563/004_-_pl_ordinaria_052_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/565/012_-_p_substitutivo_resolucao_007_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/567/005_-_p_resolucao_008_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/569/004_-_p_resolucao_009_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/588/007_-_pl_substitutivo_complementar_004_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/591/007_-_pl_substitutivo_complementar_005_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/594/006_-_pl_complementar_006_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/597/006_-_pl_complementar_007_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/611/004_-_pl_ordinaria_056_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/613/004_-_p_resolucao_010_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/623/006_-_pl_ordinaria_003_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/629/011_-_p_lei_complementar_010_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/639/005_-_pl_complementar_009_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/641/005_-_pl_ordinaria_057_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/651/006_-_pl_complementar_012_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/656/005_-_pl_ordinaria_004_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/659/009_-_p_resolucao_substitutivo_011_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/669/005_-_pl_complementar_011_2025_-parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/673/002_-_p_resolucao_013__2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/676/010_-_pl_ordinaria_substitutivo_004_2025__parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/679/006_-_pl_ordinaria_005_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/683/006-_pl_ordinaria_006_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/699/006_-_pl_ordinaria_011_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/705/005_-_pl_complementar_013_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/707/004_-_pl_complementar_014_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/709/004_-_pl_complementar_015_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/713/005_-_pl_ordinaria_068_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/724/005_-_pl_ordinaria_075_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/732/005_-_pl_ordinaria_014_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/733/005_-_pl_ordinaria_015_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/736/006-pl1.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/739/006-pl2.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/742/006_-_pl_ordinaria_018_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/745/006_-_pl_ordinaria_019_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/748/006_-_pl_ordinaria_020_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/751/006_-_pl_ordinaria_021_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/755/006_-_pl_ordinaria_023_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/758/006_-_pl_ordinaria_024_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/761/006_-_pl_ordinaria_025_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/764/005_-_pl_ordinaria_026_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/767/007_-__pl_ordinaria_027_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/770/006_-_pl_ordinaria_028_025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/773/006_-_pl_ordinaria_029_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/776/006_-_pl_ordinaria_030_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/779/006_-_pl_ordinaria_032_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/782/006_-_pl_ordinaria_033_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/784/004_-_pl_ordinaria_074_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/800/004_-_pl_ordinaria_076_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/810/004_-_pl_ordinaria_079_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/860/006_-_pl_ordinaria_substitutivo_078_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/862/004_-_pl_ordinaria_082_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/867/005_-_pl_ordinaria_084_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/872/004_-_p_resolucao_014_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/874/004_-_p_resolucao_015_2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/876/003_-_p_resolucao_016__2025_-_parecer_csppm.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/832/011_-_emenda_individual_no_01_-_loa__2026_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/833/012_-_emenda_individual_no_02_-_loa__2026_-_dalmir.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/834/013_-_emenda_individual_no_03_-_loa__2026_-_edgley.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/835/014_-_emenda_individual_no_04_-_loa__2026_-_gabriel.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/836/015_-_emenda_individual_no_05_-_loa__2026_-_joao_getulio.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/837/016_-_emenda_individual_no_06_-_loa__2026_-_jose_sirlei.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/838/017_-_emenda_individual_no_07_-_loa__2026_-_leticia.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/839/018_-_emenda_individual_no_08_-_loa__2026_-_logan.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/840/019_-_emenda_individual_no_09_-_loa__2026_-_renato.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2025/880/009_-_pl_ordinaria_087_2025_-_subemenda_modificativa_no_001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H609"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="217" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="216.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>