--- v1 (2026-02-26)
+++ v2 (2026-04-19)
@@ -51,1326 +51,1326 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Cristiano Geraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/1/pl_ordinaria_001_2024_-_reajuste_salarial_database.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/1/pl_ordinaria_001_2024_-_reajuste_salarial_database.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAPITÓLIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora - MEDI</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/2/pl_ordinaria_002_2024_-_revisao_anual_salario_servidores.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/2/pl_ordinaria_002_2024_-_revisao_anual_salario_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste dos vencimentos, salários e demais remunerações dos servidores da Câmara Municipal e dá outras providências</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/3/pl_ordinaria_003_2024_-_correcao_subsidios_agentes_politicos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/3/pl_ordinaria_003_2024_-_correcao_subsidios_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a correção anual dos subsídios dos agentes políticos de Capitólio</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/4/pl_ordinaria_004_2024_-_acresce_paragrafo_unico.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/4/pl_ordinaria_004_2024_-_acresce_paragrafo_unico.pdf</t>
   </si>
   <si>
     <t>ACRESCE PARÁGRAFO ÚNICO, AO ART. 2º, DA LEI ORDINÁRIA Nº 2.385 DE 23 DE JANEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/5/pl_ordinaria_005_2024_-_financiamento_bdmg_3_milhoes.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/5/pl_ordinaria_005_2024_-_financiamento_bdmg_3_milhoes.pdf</t>
   </si>
   <si>
     <t>AUTORIZA (o) MUNICÍPIO DE CAPITÓLIO/MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A — BDMG, OPERAÇÕES_x000D_
 DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/6/pl_ordinaria_006_2024_reajuste_salarial.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/6/pl_ordinaria_006_2024_reajuste_salarial.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO REAL SALARIAL AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAPITÓLIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Lucas Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/20/pl_ordinaria_007_2024_eliminador_e_bloqueador_de_ar_na_rede_de_agua.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/20/pl_ordinaria_007_2024_eliminador_e_bloqueador_de_ar_na_rede_de_agua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamentos eliminadores/bloqueador de ar nas tubulações do sistema de água e dá outras providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/21/pl_ordinaria_008_2024_subvencao_apae.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/21/pl_ordinaria_008_2024_subvencao_apae.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA TRANSFERÊNCIA DE SUBVENÇÃO CONCEDIDA A APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CAPITÓLIO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/22/pl_ordinaria_009_2024_subvencao_escoteiros.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/22/pl_ordinaria_009_2024_subvencao_escoteiros.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA TRANSFERÊNCIA DE SUBVENÇÃO CONCEDIDA AO GRUPO DE ESCOTEIROS CAMINHOS DA PERFEIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/23/pl_ordinaria_010_2024_subvencao_avamep.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/23/pl_ordinaria_010_2024_subvencao_avamep.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA TRANSFERÊNCIA DE SUBVENÇÃO CONCEDIDA A ASSOCIAÇÃO DE VALORIZAÇÃO E APOIO AO ENSINO PROFISSIONALIZANTE - AVAMEP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_lei_11.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_lei_11.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA TRANSFERÊNCIA DE SUBVENÇÃO A ASCATUR PARA CUMPRIMENTO DE EMENDA IMPOSITIVA.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/27/pl_ordinaria_012_2024_-_aumento_salarial_servidores_camara.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/27/pl_ordinaria_012_2024_-_aumento_salarial_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Concede aumento real salarial aos servidores públicos da Câmara municipal de Capitólio e dá outras providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/28/pl_ordinaria_013_2024_-_subsidios_agentes_politicos_executivo.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/28/pl_ordinaria_013_2024_-_subsidios_agentes_politicos_executivo.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DEMAIS AGENTES POLÍTICOS DO MUNICÍPIO DE CAPITÓLIO PARA O MANDADTO ELETIVO 2025/2028 E DÁ OUTRSA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/30/pl_ordinaria_014_2024_-_ldo_2025.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/30/pl_ordinaria_014_2024_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/36/pl_ordinaria_015_2024_-_altera_doacao_lote_apae_equoterapia.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/36/pl_ordinaria_015_2024_-_altera_doacao_lote_apae_equoterapia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI 2.381 DE 22 DE DEZEMBRO DE 2023 QUE DISPÕE SOBRE A DESAFETAÇÃO E DOAÇÃO DE BEM PÚBLICO A APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/37/pl_ordinaria_016_2024_-_abertura_credito_utc_-_r_150mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/37/pl_ordinaria_016_2024_-_abertura_credito_utc_-_r_150mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA CONSTRUÇÃO DE UNIDADE DE TRIAGEM E COMPOSTAGEM.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/38/pl_ordinaria_017_2024_-_abertura_credito_paulo_gustavo_-_r_9mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/38/pl_ordinaria_017_2024_-_abertura_credito_paulo_gustavo_-_r_9mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS LEI COMPLEMENTAR Nº 195/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/39/pl_ordinaria_018_2024_-_abertura_credito_santa_casa_-_foco_-_r_168mil_odair_ulysses.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/39/pl_ordinaria_018_2024_-_abertura_credito_santa_casa_-_foco_-_r_168mil_odair_ulysses.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA TRANSFERÊNCIA DE RECURSOS À SANTA CASA DE CARIDADE DA CAPITÓLIO - RESOLUÇÃO SES Nº 9.136/2023.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/40/pl_ordinaria_019_2024_-_abertura_credito_ascatur_-_r_300mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/40/pl_ordinaria_019_2024_-_abertura_credito_ascatur_-_r_300mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA TRANSFERÊNCIA DE SUBVENÇÃO A ASCATUR - EMENDA ORDINÁRIA AO ORÇAMENTO Nº 02.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/41/pl_ordinaria_020_2024_-_abertura_credito_santa_casa_-_foco_-_r_168mil_wendel.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/41/pl_ordinaria_020_2024_-_abertura_credito_santa_casa_-_foco_-_r_168mil_wendel.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA TRANSFERÊNCIA DE RECURSOS À SANTA CASA DE CARIDADE DA CAPITÓLIO - RESOLUÇÃO SES Nº 9.247/2023.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/227/pl_ord1.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/227/pl_ord1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPEICAIS VISANDO A ADEQUAÇÃO ORÇAMENTÁRIA PARA A ASSUNÇÃO PELO MUNICÍPIO DA GESTÃO DE ESTABELECIMENTOS PRESTADORES DE SERVIÇOS DE SAÚDE DE MÉDIA E ALTA COMPLEXIDADE.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/228/pl_ordinaria_022_2024_abertura_crd_canyons_r_2_5_mi.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/228/pl_ordinaria_022_2024_abertura_crd_canyons_r_2_5_mi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA EXECUÇÃO DE OBRAS DE CONTENÇÃO NOS CÂNIOS DE CAPITÓLIO/MG NOS TERMOS DO CONVENIO FIRMADO COM A SECULT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/229/2024_06_10_projeto_lei_ordinaria_n_23.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/229/2024_06_10_projeto_lei_ordinaria_n_23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA EXECUÇÃO DE DESPESAS DO CONVÊNIO COM A AGÊNCIA NACIONAL DAS ÁGUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/230/2024_06_10_projeto_lei_ordinaria_n_24.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/230/2024_06_10_projeto_lei_ordinaria_n_24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESAPROPRIAÇÃO DE IMÓVEIS PARA CONSTRUÇÃO DE VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/231/2024_06_25_projeto_lei_ordinaria_n_25.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/231/2024_06_25_projeto_lei_ordinaria_n_25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA REPASSE A SANTA CASA DE CARIDADE DE CAPITÓLIO, RECURSO PROVENIENTE DE EMENDA PARLAMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/232/2024_07_10_projeto_lei_ordinaria_n_26.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/232/2024_07_10_projeto_lei_ordinaria_n_26.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA REPASSE DE RECURSO A SANTA CASA DE CARIDADE DE CAPITÓLIO, PROVENIENTE DA RESOLUÇÃO Nº 9.483 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/233/2024_08_05_projeto_lei_ordinaria_n_27.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/233/2024_08_05_projeto_lei_ordinaria_n_27.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS DA LEI ALDIR BLANC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/234/2024_08_06_projeto_lei_ordinaria_n_28.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/234/2024_08_06_projeto_lei_ordinaria_n_28.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL ESPECIAL PARA TÉRMINO DA DE CONSTRUÇÃO DA UNIDADE DE TRIAGEM E COMPOSTAGEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_ordinaria_n_29_-_loa.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_ordinaria_n_29_-_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAPITÓLIO-MG PARA O EXERCÍCIO 2025.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/251/2024_09_11_projeto_lei_ordinaria_n_30.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/251/2024_09_11_projeto_lei_ordinaria_n_30.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS LEI COMPLEMENTAR Nº 195/2022 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/252/2024_09_11_projeto_lei_ordinaria_n_31.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/252/2024_09_11_projeto_lei_ordinaria_n_31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA DESPESAS DA LEI ALDIR BLANC E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/253/2024_09_11_projeto_lei_ordinaria_n_32.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/253/2024_09_11_projeto_lei_ordinaria_n_32.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA REPASSE DE RECURSO A SANTA CASA DE CARIDADE DE CAPITÓLIO, PROVENIENTE DE RENDIMENTOS DA RESOLUÇÃO Nº 9.478 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/254/2024_09_11_projeto_lei_ordinaria_n_33.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/254/2024_09_11_projeto_lei_ordinaria_n_33.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA DESPESAS LEI PAULO GUSTAVO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/255/2024_09_11_projeto_lei_ordinaria_n_34.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/255/2024_09_11_projeto_lei_ordinaria_n_34.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA DESPESAS DA PORTARIA 2759 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/256/2024_09_11_projeto_lei_ordinaria_n_35.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/256/2024_09_11_projeto_lei_ordinaria_n_35.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA CONSTRUÇÃO DE PONTE NA COMUNIDADE DE MACAÚBAS COM RECURSOS DO MINISTÉRIO DA INTEGRAÇÃO E DO DESENVOLVIMENTO REGIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/259/2024_10_07_projeto_lei_ordinaria_n_36.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/259/2024_10_07_projeto_lei_ordinaria_n_36.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA REFORÇO DA DOTAÇÃO DE MANUTENÇÃO DE ATENDIMENTO HOSPITALAR PROVENIENTE DA AÇÃO FAEC – REDUÇÃO DE FILAS DE CIRURGIAS ELETIVAS.”</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/260/2024_10_07_projeto_lei_ordinaria_n_37.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/260/2024_10_07_projeto_lei_ordinaria_n_37.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA UTILIZAÇÃO DO RECURSO PROVENIENTE DA RESOLUÇÃO ESTADUAL Nº 9.201/2023.”</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Ângela Maria dos Santos Leite</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/265/2024_10_22_projeto_lei_ordinaria_n_38.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/265/2024_10_22_projeto_lei_ordinaria_n_38.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA REFORÇO DE DOTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/266/2024_10_22_projeto_lei_ordinaria_n_39.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/266/2024_10_22_projeto_lei_ordinaria_n_39.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA EXTENSÃO DE REDE ELÉTRICA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/267/2024_10_22_projeto_lei_ordinaria_n_40.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/267/2024_10_22_projeto_lei_ordinaria_n_40.pdf</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/268/2024_10_22_projeto_lei_ordinaria_n_41.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/268/2024_10_22_projeto_lei_ordinaria_n_41.pdf</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/272/2024_11_11_projeto_lei_ordinaria_n_42.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/272/2024_11_11_projeto_lei_ordinaria_n_42.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DE AÇÕES PARA O QUADRIÊNIO 2022/2025 E DAS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Letícia Vallory</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_ordinaria_043_2024_escoteiro_utilidade_publica.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_ordinaria_043_2024_escoteiro_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>“RECONHECE UTILIDADE PÚBLICA GRUPO ESCOTEIRO CAMINHOS DA PERFEIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/318/2024_12_20_projeto_lei_ordinaria_n_44.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/318/2024_12_20_projeto_lei_ordinaria_n_44.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE TARIFA E COBRANÇA DOS SERVIÇOS DE ESGOTAMENTO SANITÁRIO NO MUNICÍPIO DE CAPITÓLIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>P.RES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CFOTC - Comissão de Finanças, Orçamentos e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/15/projet1.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/15/projet1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE JULGAMENTO DAS CONTAS DO PREFEITO MUNICIPAL DE CAPITÓLIO, EXERCÍCIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/16/projeto_de_resolucao_002_2024_sala_homenagem_sebastiao_leonel.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/16/projeto_de_resolucao_002_2024_sala_homenagem_sebastiao_leonel.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SALA DA CÂMARA MUNICIPAL DE CAPITÓLIO CONHECIDA COMO PLENARINHO DE: SEBASTIÃO ALVES LEONEL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/213/resolucao_009_2024_regulamenta_o_pronto_pagamento.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/213/resolucao_009_2024_regulamenta_o_pronto_pagamento.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL O REGIME DE PRONTO PAGAMENTO OU ADIANTAMENTO DE QUE TRATA O ART. 95, §2º DA LEI FEDERAL Nº 14.133/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/214/projeto_de_resolucao_006_2024_subsideos_vereadores_2025_2028.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/214/projeto_de_resolucao_006_2024_subsideos_vereadores_2025_2028.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES PARA A 20a LEGISLATURA, ANO 2025 à 2028, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/215/projeto_de_resolucao_003_20_altera.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/215/projeto_de_resolucao_003_20_altera.pdf</t>
   </si>
   <si>
     <t>Altera o § 5º do art. 1o da resolução 003/2023 para inclusão da contratação de seguro nas despesas para custeio dos integrantes do Projeto Parlamento Jovem de Minas, da Câmara Municipal de Capitólio e dá outras providências.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_resolucao_007_2024_-_declara_bens_inserviveis.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_resolucao_007_2024_-_declara_bens_inserviveis.pdf</t>
   </si>
   <si>
     <t>DECLARA INSERVÍVEIS OS BENS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/217/projeto_de_resolucao_008_2024_-_prest_contas_2021.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/217/projeto_de_resolucao_008_2024_-_prest_contas_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE CAPITÓLIO, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_resolucao_009_2024_-_prest_contas_2022.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_resolucao_009_2024_-_prest_contas_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DE PREFEITURA MUNICIPAL DE CPAITÓLIO, REFERENTE AO EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_resolucao_010_2024_-_orcamento_camara_2025.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_resolucao_010_2024_-_orcamento_camara_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A EXECUÇÃO DO ORÇAMENTO PROGRAMA DA ENTIDADE PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/220/projeto_de_resolucao_011_2024_jornada_de_trabalho_camara_protocolado.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/220/projeto_de_resolucao_011_2024_jornada_de_trabalho_camara_protocolado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A JRNADA DE TRABALHO E O CONTROLE DE FREQUÊNCIA DO SERVIDOR DA CÂMARA MUNICIPAL DE CAPITÓLIO/MG.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/221/projeto_de_resolucao_005_2024_escola_do_legislativo_maria_leonel.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/221/projeto_de_resolucao_005_2024_escola_do_legislativo_maria_leonel.pdf</t>
   </si>
   <si>
     <t>NOMEIA A ESCOLA DO LEGISLATIVO DA CÂMARA MUNICIPAL DE CAPITÓLIO DE ESCOLA DO LEGISLATIVO MARIA LEONEL LEITE DE REZENDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/235/projeto_de_resolucao_12_2024.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/235/projeto_de_resolucao_12_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA DOS EMPREGADOS PÚBLICOS DO PODER LEGISLATIVO DE CAPITÓLIO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_resolucao_13_2024.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_resolucao_13_2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA E DECORO PARLAMENTAR DA CÂMARA MUNICIPAL DE CAPITÓLIO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Ismael da Macaúbas, Letícia Vallory, Miriam Rattis</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/271/projeto_de_resolucao_014_2024_altera_regimento_interno_-_codigo_eticas_protocolado.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/271/projeto_de_resolucao_014_2024_altera_regimento_interno_-_codigo_eticas_protocolado.pdf</t>
   </si>
   <si>
     <t>“ALTERA OS ARTIGOS 7°, 38°, 39° E INCLUI ARTIGO 44A NA RESOLUÇÃO N° 001 DE 2023 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAPITOLIO/MG.”</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cristiane Amorim</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/10/indicacao_001_2024-indicacao_cristiane_-_melhoria_aterro.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/10/indicacao_001_2024-indicacao_cristiane_-_melhoria_aterro.pdf</t>
   </si>
   <si>
     <t>Sugestão: solicita revitalização e melhorias da via de acesso secundário à Capitólio (aterro).</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/11/indicacao_002_2024-indicacao_cristiane_-_revisao_aux_enfermagem.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/11/indicacao_002_2024-indicacao_cristiane_-_revisao_aux_enfermagem.pdf</t>
   </si>
   <si>
     <t>Sugestão: revisão da política salarial dos servidores do cargo de auxiliar de enfermagem.</t>
   </si>
   <si>
     <t>Cristiane Amorim, Cláudio Ramos, Vandinho</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/14/indicacao_003_2024-indicacao_cristiane_-_bienio_lc_1732020.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/14/indicacao_003_2024-indicacao_cristiane_-_bienio_lc_1732020.pdf</t>
   </si>
   <si>
     <t>Sugestão: contagem do tempo para efeitos do biênio no período delimitado pela LC 173/2020</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/13/indicacao_004_2024-indicacao_leticia_-_reajuste_salarios_servidores.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/25/indicacao_005_2024-indicacao_lucas_-_homenagem_nome_de_rua.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/13/indicacao_004_2024-indicacao_leticia_-_reajuste_salarios_servidores.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/25/indicacao_005_2024-indicacao_lucas_-_homenagem_nome_de_rua.pdf</t>
   </si>
   <si>
     <t>Seja avaliada homenagem ao Senhor Ildeu Lourenço, através de nomeação de logradouro público.</t>
   </si>
   <si>
     <t>Letícia Vallory, Ismael da Macaúbas, Miriam Rattis</t>
   </si>
   <si>
     <t>Seja solicitado à CEMIG a reinclusão do município de Capitólio no Projeto Minas LED.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/7/projeto_de_lei_complementar_01.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/7/projeto_de_lei_complementar_01.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS INCISOS VI E VII AO ART.1º DA LEI MUNICIPAL NÚMERO 1.352 DE 09 DE JUNHO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_complementar_02.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_complementar_02.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 002, DE 01 DE MARÇO DE 2019, QUE DISPÕE SOBRE OS CRITÉRIOS DE EDIFICAÇÃO EM ÁREAS COMERCIAIS DO BAIRRO ENGENHEIRO JOSE MENDES JÚNIOR, O ZONEAMENTO DESTAS ÁREAS E O ORDENAMENTO DE USO DA ÁREA COSTEIRA DO BAIRRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_de_lei_complementar_03.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_de_lei_complementar_03.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 67 DA LEI COMPLEMENTAR Nº 7 DE 24 DE DEZEMBRO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/222/2024_06_10_projeto_lei_complementar_n_04.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/222/2024_06_10_projeto_lei_complementar_n_04.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL NÚMERO 1.352  DE 09 DE JUNHO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/223/2024_06_10_projeto_lei_complementar_n_05.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/223/2024_06_10_projeto_lei_complementar_n_05.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 002, DE 01 DE MARÇO DE 2019, QUE DISPÕE SOBRE OS CRITÉRIOS DE EDIFICAÇÃO EM ÁREAS COMERCIAIS DO BAIRRO ENGENHEIRO JOSÉ MENDES JÚNIOR, O ZONEAMENTO DESTAS ÁREAS E O ORDENAMENTO DE USO DA ÁREA COSTEIRA DO BAIRRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/224/2024_06_10_projeto_lei_complementar_n_06.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/224/2024_06_10_projeto_lei_complementar_n_06.pdf</t>
   </si>
   <si>
     <t>Recebimento Projeto de Lei Complementar 006/2024.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/225/pl_complementar_007_2024_altera_a_lei_complementar_no_002.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/225/pl_complementar_007_2024_altera_a_lei_complementar_no_002.pdf</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/262/pl_complementar_008_2024_cria_a_lei_do_servico_de_inspecao_sanitaria.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/262/pl_complementar_008_2024_cria_a_lei_do_servico_de_inspecao_sanitaria.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DA LEI DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS OBRIGATÓRIOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE MANIPULAM E/OU PROCESSAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE CAPITÓLIO/MG E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 006, DE 03 DE ABRIL DE 2020, QUE CRIA, EXTINGUE E ALTERA EMPREGOS PÚBLICOS DO MUNICÍPIO DE CAPITÓLIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/264/pl_complementar_010_2024_altera_a_lc_001.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/264/pl_complementar_010_2024_altera_a_lc_001.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 001, DE 05 DE ABRIL DE 1995, QUE DISPÕE SOBRE A CRIAÇÃO E REESTRUTURAÇÃO DE EMPREGOS DE CARREIRA DA PREFEITURA MUNICIPAL DE CAPITÓLIO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/316/pl_complementar_011_2024_altera_estrutura_camara.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/316/pl_complementar_011_2024_altera_estrutura_camara.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL NÚMERO 07 DE 03 DE ABRIL DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/317/pl_complementar_012_2024_institui_pgv_planta_generica_de_valores_imobiliarios.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/317/pl_complementar_012_2024_institui_pgv_planta_generica_de_valores_imobiliarios.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A LEI COMPLEMENTAR Nº.015/2009, QUE INSTITUIU A PGV - PLANTA GENÉRICA DE VALORES IMOBILIÁRIOS, NOVOS SETORES — FISCAIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Gabriel, Chiquinho, Cristiane Amorim, Ismael da Macaúbas, Letícia Vallory, Lucas Oliveira, Miriam Rattis, Vandinho</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI ORDINÁRIA Nº 013, DE 25 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>CSPPM - Comissão de Serviços e Políticas Públicas Municipais</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/257/emenda_de_redacao_no_01_ao_projeto_de_lei_ordinaria_no_032.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/257/emenda_de_redacao_no_01_ao_projeto_de_lei_ordinaria_no_032.pdf</t>
   </si>
   <si>
     <t>A ementa e o caput do Art. 1º do Projeto de Lei Ordinária nº 032 de 10 de setembro de 2024, passam a vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 1º - Fica autorizada a abertura de crédito adicional suplementar para repasse de recurso a Santa Casa de Caridade de Capitólio, por meio de recurso proveniente de rendimentos da resolução nº 9.478, na seguinte dotação orçamentária</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/258/emenda_de_redacao_no_01_ao_projeto_de_lei_ordinaria_no_034.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/258/emenda_de_redacao_no_01_ao_projeto_de_lei_ordinaria_no_034.pdf</t>
   </si>
   <si>
     <t>O título do Projeto de Lei Ordinária nº 034 de 10 de setembro de 2024, passam a vigorar com a seguinte redação:_x000D_
 _x000D_
 PROJETO DE LEI ORDINÁRIA Nº 34 DE 30 DE SETEMBRO DE 2024.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
     <t>EMENDA DE REDAÇÃO Nº 01 AO PROJETO DE LEI ORDINÁRIA Nº 041/2024_x000D_
 A ementa e o caput do Art. 2º do Projeto de Lei Ordinária nº 041 de 22 de outubro de 2024, passam a vigorar com a seguinte redação:_x000D_
 Art. 2º - Constituí fonte de recurso para a abertura de crédito adicional suplementar prevista no artigo anterior, no valor R$ 32.821,27 (Trinta e dois mil, oitocentos e vinte e um reais e vinte e sete centavos) em conformidade com o inciso III do § 1º do art. 43 da Lei Federal nº 4.320/64, decorrente de anulação.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/275/emendas_001_a_003_projeto_de_resolucao_012_2024_codigo_etica_servidores.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/275/emendas_001_a_003_projeto_de_resolucao_012_2024_codigo_etica_servidores.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PROJETO DE RESOLUÇÃO Nº 012 DE 17 DE JULHO DE 2024_x000D_
 Altera a redação do parágrafo 2º do artigo 1º do projeto de Resolução nº 012/2024, que passa a ter a seguinte redação:_x000D_
 ...§ 2º. Os contratos administrativos de prestação de serviço, bem como os termos de compromisso dos estagiários firmados com esta Câmara Municipal, deverão conter normas de observância do presente Código de Ética._x000D_
 EMENDA Nº 002 AO PROJETO DE RESOLUÇÃO Nº 012 DE 17 DE JULHO DE 2024_x000D_
 Altera a redação do parágrafo 3º do artigo 1º do projeto de Resolução nº 012/2024, que passa a ter a seguinte redação:_x000D_
    §3º. Todo ato de posse em cargo efetivo, em cargo em comissão ou função gratificada deverá ser acompanhado da prestação de compromisso de acatamento e observância das regras estabelecidas por esse Código de Ética._x000D_
 EMENDA Nº 003 AO PROJETO DE RESOLUÇÃO Nº 012 DE 17 DE JULHO DE 2024_x000D_
 Altera a redação do artigo 11º do projeto de Resolução nº 012/2024, que passa a ter a seguinte redação</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/276/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-1.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/276/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-1.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PROJETO DE RESOLUÇÃO Nº 013 DE 17 DE JULHO DE 2024_x000D_
 Altera a redação do inciso I do artigo 6º do projeto de Resolução nº 013/2024, que passa a ter a seguinte redação:_x000D_
 ... I - atribuir dotação orçamentária, sob a forma de subvenções sociais, auxílios ou qualquer outra rubrica, à entidades ou instituições das quais seja membro da diretoria o vereador, seu cônjuge ou parente, de um ou de outro, até o segundo grau, bem como pessoa jurídica direta ou indiretamente por eles controlada, ou ainda, que aplique os recursos recebidos em atividades que não correspondam rigorosamente às suas finalidades estatutárias;_x000D_
 …</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/277/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-2.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/277/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-2.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 002 AO PROJETO DE RESOLUÇÃO Nº 013 DE 17 DE JULHO DE 2024_x000D_
 Altera a redação do inciso III do artigo 8º do projeto de Resolução nº 013/2024, que passa a ter a seguinte redação:_x000D_
 III - praticar ofensas morais nas dependências da Câmara Municipal ou desacatar, por atos ou palavras, outro parlamentar, a Mesa Diretora ou comissão, ou o respectivo Presidente;_x000D_
 ....</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/278/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-3.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/278/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-3.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 003 AO PROJETO DE RESOLUÇÃO Nº 013 DE 17 DE JULHO DE 2024_x000D_
 Inclui o inciso XIV no artigo 8º do projeto de Resolução nº 013/2024, que passa a ter a seguinte redação:_x000D_
 XIV - praticar ofensas físicas nas dependências da Câmara Municipal outro parlamentar ou servidor público;</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>EMENDA Nº 004 AO PROJETO DE RESOLUÇÃO Nº 013 DE 17 DE JULHO DE 2024_x000D_
 Alterar redação do inciso V no artigo 8º do projeto de Resolução nº 013/2024, que passa a ter a seguinte redação:_x000D_
 V - revelar informações e documentos oficiais de caráter reservado, de que tenha tido conhecimento no exercício do mandato parlamentar, que possam resultar em prejuízo ou vantagem</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/280/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-5.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/280/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-5.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 005 AO PROJETO DE RESOLUÇÃO Nº 013 DE 17 DE JULHO DE 2024_x000D_
 Alterar redação do artigo 15º do projeto de Resolução nº 013/2024, que passa a ter a seguinte redação:_x000D_
 Art. 15. A censura escrita será aplicada pela Mesa Diretora, por provocação do ofendido, nos casos de incidência na conduta do inciso III do art. 8º, ou por solicitação do Presidente da Câmara Municipal, nos casos de reincidência nas condutas referidas no art. 14.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/281/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-6.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/281/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-6.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 006 AO PROJETO DE RESOLUÇÃO Nº 013 DE 17 DE JULHO DE 2024_x000D_
 Alterar redação do caput do artigo 17º do projeto de Resolução nº 013/2024, que passa a ter a seguinte redação:_x000D_
 Art. 17. A aplicação das penalidades de suspensão temporária do exercício do mandato, de no máximo trinta dias, e de perda do mandato são de competência do Plenário, que deliberará, em escrutínio aberto e por maioria absoluta de seus membros, por provocação da mesa Diretora ou de partido político representado na Câmara Municipal, após processo disciplinar instaurado pela Comissão de Ética e Decoro Parlamentar, na forma deste artigo.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>EMENDA Nº 007 AO PROJETO DE RESOLUÇÃO Nº 013 DE 17 DE JULHO DE 2024_x000D_
 Alterar redação do primeiro parágrafo do artigo 17º do projeto de Resolução nº 013/2024, que passa a ter a seguinte redação:_x000D_
 § 1º Será punível com a suspensão temporária do exercício do mandato o Vereador que incidir nas condutas descritas nos incisos III (no caso de reincidência), IV e V do art. 8º, e com a perda do mandato o Vereador que incidir nas condutas descritas no art. 7º e no inciso XIV do art. 8º desta Resolução.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>EMENDA Nº 008 AO PROJETO DE RESOLUÇÃO Nº 013 DE 17 DE JULHO DE 2024_x000D_
 Inclui o Art. 21ª no projeto de Resolução nº 013/2024, com a seguinte redação:_x000D_
 Art. 21A Nos casos omissos, serão adotados como fonte subsidiária de interpretação o Código de Ética e Decoro da Assembleia Legislativa de Minas Gerais.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/284/emenda_001_projeto_de_resolucao_014_2024_altera_regimento_interno.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/284/emenda_001_projeto_de_resolucao_014_2024_altera_regimento_interno.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 001 AO PROJETO DE RESOLUÇÃO Nº 014 DE 05 DE NOVEMBRO DE 2024_x000D_
 Altera a redação do artigo 4º do projeto de Resolução nº 014/2024, que passa a ter a seguinte redação:_x000D_
 JUSTIFICATIVA_x000D_
 No texto original o nome do município estava escrito errado – Itápolis ao invés de Capitólio.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>EMENDA Nº 002 AO PROJETO DE RESOLUÇÃO Nº 014 DE 05 DE NOVEMBRO DE 2024_x000D_
 Suprima-se o artigo 1º do projeto de Resolução nº 014/2024, passando-se a_x000D_
 renumerar os artigos seguintes.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/288/emenda_ordinaria_n_001_-_loa_-_2025_-_majora_santa_casa.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/288/emenda_ordinaria_n_001_-_loa_-_2025_-_majora_santa_casa.pdf</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 001 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Foi analisado que os valores repassados para essa entidade permaneceram iguais ao previsto inicialmente para o ano de 2024._x000D_
 Mas ao longo do ano atual o valor foi frequentemente aditivado, demonstrando que o valor não seria suficiente. Em conversa com a Presidente da Santa Casa de Caridade de Capitólio a mesma explicou que houve muitos imprevistos ao longo do ano, mas que foi possível contornar a situação devido às emendas parlamentares.Para o ano de 2025, manter o valor idêntico ao inicialmente previsto em 2024 parece temerário. Dessa forma considerei um valor de correção inflacionária do período de 5% além de pequeno valor para eventualidades, uma vez que não temos garantias que receberemos mais emendas parlamentares de Deputados. Caso nosso município recebe essas emendas ao longo, será perfeitamente possível uma realocação de dotações._x000D_
 Essas alterações resultaram no valor final de R$ 5.400.000,00 para essa</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 002 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Considerando que a APAE desenvolve um papel fundamental em nosso município e visto que recentemente começaram também com a equoterapia, ela teve um aumento de R$ 100.000,00 no orçamento de 2023 para 2024.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 003 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Após receber a diretoria do Lar de Idosos, ficou evidente que o valor repassado pela prefeitura é inferior ao necessário. Sabendo que o Lar sempre realiza eventos e anualmente o valor da arrecadação vem caindo, sabendo também que no próximo ano vão pagar o piso da enfermagem e isso terá um impacto de R$150.000,00 por ano.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/291/emenda_ordinaria_n_004_-_loa_-_2025_-_majora_ascatur.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/291/emenda_ordinaria_n_004_-_loa_-_2025_-_majora_ascatur.pdf</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 004 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Considerando que essa associação realizou um importante papel nesses últimos anos promovendo diversas ações e discussões de promoção de nosso turismo, incluindo diversos seminários, a realização do FAUC (Festival de Arte Urbana de Capitólio), o Circuito de Arte Contemporâneo (CAC), o Beer Fest, Festival Gastronômico, Evento de Balonismo, entre outros.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/292/emenda_ordinaria_n_005_-_loa_-_2025_-_majora_anjos_de_caopitolio.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/292/emenda_ordinaria_n_005_-_loa_-_2025_-_majora_anjos_de_caopitolio.pdf</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 005 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Durante estudo e análise do Projeto de Lei nº 029/2024 identifiquei que essas alterações atendem melhor ao interesse público. Percebi que mesmo com o aumento significativo das receitas do município, nem todas as entidades tiverem reajustes proporcionais. Claro que algumas tiveram, e até de valores expressivos.Mas diante de um novo recorde em 2024 – nossa previsão inicial era R$ 76,7 milhões e provavelmente atingiremos mais de R$ 80 milhões, acho justo que todas tenham pelo menos um valor de recomposição inflacionária. Esse raciocínio foi utilizado para fazer as emendas nº 005 para a Anjos de Cãopitolio; emenda º 006 para o GAPOP; emenda nº 007 para CAPITART; emenda nº 008 para ASEC – associação estudantil; emenda nº 010 para o CODEC – rádio comunitária e emenda nº 011 para o Lar São Francisco.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/293/emenda_ordinaria_n_006_-_loa_-_2025_-_majora_gapop.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/293/emenda_ordinaria_n_006_-_loa_-_2025_-_majora_gapop.pdf</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 006 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Durante estudo e análise do Projeto de Lei nº 029/2024 identifiquei que essas alterações atendem melhor ao interesse público. Percebi que mesmo com o aumento significativo das receitas do município, nem todas as entidades tiverem reajustes proporcionais. Claro que algumas tiveram, e até de valores expressivos.Mas diante de um novo recorde em 2024 – nossa previsão inicial era R$ 76,7 milhões e provavelmente atingiremos mais de R$ 80 milhões, acho justo que todas tenham pelo menos um valor de recomposição inflacionária. Esse raciocínio foi utilizado para fazer as emendas nº 005 para a Anjos de Cãopitolio; emenda º 006 para o GAPOP; emenda nº 007 para CAPITART; emenda nº 008 para ASEC – associação estudantil; emenda nº 010 para o CODEC – rádio comunitária e emenda nº 011 para o Lar São Francisco.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/294/emenda_ordinaria_n_007_-_loa_-_2025_-_majora_capitart.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/294/emenda_ordinaria_n_007_-_loa_-_2025_-_majora_capitart.pdf</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 007 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Durante estudo e análise do Projeto de Lei nº 029/2024 identifiquei que essas alterações atendem melhor ao interesse público. Percebi que mesmo com o aumento significativo das receitas do município, nem todas as entidades tiverem reajustes proporcionais. Claro que algumas tiveram, e até de valores expressivos.Mas diante de um novo recorde em 2024 – nossa previsão inicial era R$ 76,7 milhões e provavelmente atingiremos mais de R$ 80 milhões, acho justo que todas tenham pelo menos um valor de recomposição inflacionária. Esse raciocínio foi utilizado para fazer as emendas nº 005 para a Anjos de Cãopitolio; emenda º 006 para o GAPOP; emenda nº 007 para CAPITART; emenda nº 008 para ASEC – associação estudantil; emenda nº 010 para o CODEC – rádio comunitária e emenda nº 011 para o Lar São Francisco.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 008 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Durante estudo e análise do Projeto de Lei nº 029/2024 identifiquei que essas alterações atendem melhor ao interesse público. Percebi que mesmo com o aumento significativo das receitas do município, nem todas as entidades tiverem reajustes proporcionais. Claro que algumas tiveram, e até de valores expressivos. Mas diante de um novo recorde em 2024 – nossa previsão inicial era R$ 76,7 milhões e provavelmente atingiremos mais de R$ 80 milhões, acho justo que todas tenham pelo menos um valor de recomposição inflacionária. Esse raciocínio foi utilizado para fazer as emendas nº 005 para a Anjos de Capitólio; emenda º 006 para o GAPOP; emenda nº 007 para CAPITART; emenda nº 008 para ASEC – associação estudantil; emenda nº 010 para o CODEC – rádio comunitária e emenda nº 011 para o Lar São Francisco.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/296/emenda_ordinaria_n_009_-_loa_-_2025_-_majora_emater.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/296/emenda_ordinaria_n_009_-_loa_-_2025_-_majora_emater.pdf</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 009 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Para essa definição foi avaliado o valor estimado das dotações na LOA de 2024, valor gasto até a data atual (via portal da Transparência do Município e relatórios do Tribunal de Contas de Minas Gerais), estimativa do valor total a ser gasto em 2024 e o valor proposto na LOA de 2025._x000D_
 A EMATER vem fazendo um trabalho com toda área rural que é destaque, além da assistência técnica apoia a organização rural e facilita o acesso aos produtores aos canais de comercialização. Após análise que no ano de 2024 o orçamento era de R$ 200.000,00 para a EMATER e essa foi à única entidade teve seu repasse diminuído em relação ao ano anterior, passando à R$ 150.000,00.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/297/emenda_ordinaria_n_010_-_loa_-_2025_-_majora_codec.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/297/emenda_ordinaria_n_010_-_loa_-_2025_-_majora_codec.pdf</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 010 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Percebi que mesmo com o aumento significativo das receitas do município, nem todas as entidades tiverem reajustes proporcionais. Claro que algumas tiveram, e até de valores expressivos. Mas diante de um novo recorde em 2024 – nossa previsão inicial era R$ 76,7 milhões e provavelmente atingiremos mais de R$ 80 milhões, acho justo que todas tenham pelo menos um valor de recomposição inflacionária. Esse raciocínio foi utilizado para fazer as emendas nº 005 para a Anjos de Capitólio; emenda º 006 para o GAPOP; emenda nº 007 para CAPITART; emenda nº 008 para ASEC – associação estudantil; emenda nº 010 para o CODEC – rádio comunitária e emenda nº 011 para o Lar São Francisco.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/298/emenda_ordinaria_n_011_-_loa_-_2025_-_majora_lar_sao_francisco.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/298/emenda_ordinaria_n_011_-_loa_-_2025_-_majora_lar_sao_francisco.pdf</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 011 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Durante estudo e análise do Projeto de Lei nº 029/2024 identifiquei que essas alterações atendem melhor ao interesse público. Percebi que mesmo com o aumento significativo das receitas do município, nem todas as entidades tiverem reajustes proporcionais. Claro que algumas tiveram, e até de valores expressivos. Mas diante de um novo recorde em 2024 – nossa previsão inicial era R$ 76,7 milhões e provavelmente atingiremos mais de R$ 80 milhões, acho justo que todas tenham pelo menos um valor de recomposição inflacionária. Esse raciocínio foi utilizado para fazer as emendas nº 005 para a Anjos de Capitólio; emenda º 006 para o GAPOP; emenda nº 007 para CAPITART; emenda nº 008 para ASEC – associação estudantil; emenda nº 010 para o CODEC – rádio comunitária e emenda nº 011 para o Lar São Francisco.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/299/emenda_ordinaria_n_012_-_loa_-_2025_-_majora_defesa_civil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/299/emenda_ordinaria_n_012_-_loa_-_2025_-_majora_defesa_civil.pdf</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 012 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Durante estudo e análise do Projeto de Lei nº 029/2024 identifiquei que essas alterações atendem melhor ao interesse público. Para essa definição foi avaliado o valor estimado das dotações na LOA de 2024, valor gasto até a data atual (via portal da Transparência do Município e relatórios do Tribunal de Contas de Minas Gerais), estimativa do valor total a ser gasto em 2024 e o valor proposto na LOA de 2025.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/300/emenda_ordinaria_n_013_-_loa_-_2025_-_majora_reforma_casa_da_cultura.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/300/emenda_ordinaria_n_013_-_loa_-_2025_-_majora_reforma_casa_da_cultura.pdf</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 013 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Para essa definição foi avaliado o valor estimado das dotações na LOA de 2024, valor gasto até a data atual (via portal da Transparência do Município e relatórios do Tribunal de Contas de Minas Gerais), estimativa do valor total a ser gasto em 2024 e o valor proposto na LOA de 2025. Na proposta orçamentária encaminhado pelo Prefeito é previsto apenas R$ 10.000,00 para realização da reforma, valor totalmente insuficiente. O espaço está precisando de manutenção já há algum tempo, especialmente um reforço da carga elétrica de forma a permitir a instalação de aparelhos de ar condicionado mais potentes, problemas de infiltração no telhado, melhorias no palco e substituição das cadeiras. Vale lembrar ainda que é necessário que se verifique se a emenda destinada pelo Deputado Dalmo Ribeiro ainda está disponível – inicialmente tinha sido encaminhada para construção do cinema.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/301/emenda_ordinaria_n_014_-_loa_-_2025_-_piso_parquinho_orla.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/301/emenda_ordinaria_n_014_-_loa_-_2025_-_piso_parquinho_orla.pdf</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 014 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Para essa definição foi avaliado o valor estimado das dotações na LOA de 2024, valor gasto até a data atual (via portal da Transparência do Município e relatórios do Tribunal de Contas de Minas Gerais), estimativa do valor total a ser gasto em 2024 e o valor proposto na LOA de 2025. Ressalto que por diversas vezes a população de Capitólio solicita locais de lazer minimamente seguros para todas as idades. Considerando todas as reclamações, devemos priorizar uma reforma geral nos parquinhos, começando com o tipo de piso que é utilizado nesses locais. O parquinho da orla, um dos principais da cidade, o piso é de brita, o que não é o mais adequado.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/302/emenda_ordinaria_n_015_-_loa_-_2025_-_aquisicao_hidrojato.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/302/emenda_ordinaria_n_015_-_loa_-_2025_-_aquisicao_hidrojato.pdf</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 015 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Nesses últimos meses passamos por situações difíceis por causa do esgoto. Não tínhamos um caminhão para ajudar na desobstrução de onde estava entupido e o problema continua ainda em nosso município. Pensando nisso, sugerimos a compra de um Caminhão Hidrojato para desobstruir tubulações, o caminhão também é utilizado para limpar outros locais de difícil acesso. O equipamento possui uma mangueira flexível, que pode ser direcionada para qualquer direção, permitindo que a limpeza seja realizada de forma precisa e eficiente.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/303/emenda_ordinaria_n_016_-_loa_-_2025_-_aquisicao_maquinarios.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/303/emenda_ordinaria_n_016_-_loa_-_2025_-_aquisicao_maquinarios.pdf</t>
   </si>
   <si>
     <t>EMENDA ORDINÁRIA Nº 016 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Para essa definição foi avaliado o valor estimado das dotações na LOA de 2024, valor gasto até a data atual (via portal da Transparência do Município e relatórios do Tribunal de Contas de Minas Gerais), estimativa do valor total a ser gasto em 2024 e o valor proposto na LOA de 2025. Hoje a prefeitura vem alugando de forma sistemática equipamentos e máquinas. Caminhões pipa, caminhões basculantes, retroescavadeiras, pás-carregadeiras, enfim, uma enorme variedade de máquinas. Importante ressaltar ainda que nosso quadro de servidores é bem completo, tendo inúmeros operadores de máquinas e motoristas muito capacitados. Por esses motivos, ou favorável que as máquinas básicas e corriqueiras sejam adquiridas pelo município, reduzindo e muito a quantidade de locações. Por esse motivo inclusive conseguiu juntamente com meus Deputados a destinação de máquinas para nosso município.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/304/emenda_redacao_com_fin_n_001_-_loa_-_2025_-_altera_30.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/304/emenda_redacao_com_fin_n_001_-_loa_-_2025_-_altera_30.pdf</t>
   </si>
   <si>
     <t>EMENDA DE REDAÇÃO Nº 001 AO PROJETO DE LEI Nº 029/2024 DE  30 DE AGOSTO DE 2024_x000D_
 A primeira alteração, que altera o inciso I do artigo 3º, reduzirá a autorização do município de realizar abertura de créditos suplementares via decreto, de 30% (trinta por cento) do valor total previsto no projeto, para 15% (quinze por cento). Em nossa Lei Orçamentária vigente, o índice vigente também é de 15% (quinze por cento), valor esse também alterado após emenda realizada no projeto anterior. O índice atual se mostrou eficaz para gestão financeira do município, não trazendo problemas de ordem prática. Dessa forma, optei em manter o índice vigente. Em relação à segunda alteração, a criação do Art. 5º, tem como objetivo apenas ajustar forma legislativa.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/305/emenda_impositiva_n_001_-_loa_-_2025_-_leticia.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/305/emenda_impositiva_n_001_-_loa_-_2025_-_leticia.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 001 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Nos termos apresentados, a presente emenda ao orçamento respeita os percentuais previsto em lei, e ainda a obrigatoriedade de destinação de 50% (cinquenta por cento) dos recursos em ações ligadas à saúde (Art. 166, §9° da Constituição Federal), e que deve ser cumprida pelo Governo Municipal.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Ismael da Macaúbas</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/306/emenda_impositiva_n_002_-_loa_-_2025_-_ismael.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/306/emenda_impositiva_n_002_-_loa_-_2025_-_ismael.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 002 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Nos termos apresentados, a presente emenda ao orçamento respeita os percentuais previsto em lei, e ainda a obrigatoriedade de destinação de 50% (cinquenta por cento) dos recursos em ações ligadas à saúde (Art. 166, §9° da Constituição Federal), e que deve ser cumprida pelo Governo Municipal.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Miriam Rattis</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/307/emenda_impositiva_n_003_-_loa_-_2025_-_miriam.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/307/emenda_impositiva_n_003_-_loa_-_2025_-_miriam.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 003 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Nos termos apresentados, a presente emenda ao orçamento respeita os percentuais previsto em lei, e ainda a obrigatoriedade de destinação de 50% (cinquenta por cento) dos recursos em ações ligadas à saúde (Art. 166, §9° da Constituição Federal), e que deve ser cumprida pelo Governo Municipal.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Chiquinho</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/308/emenda_impositiva_n_004_-_loa_-_2025_-_francisco.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/308/emenda_impositiva_n_004_-_loa_-_2025_-_francisco.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 004 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Nos termos apresentados, a presente emenda ao orçamento respeita os percentuais previsto em lei, e ainda a obrigatoriedade de destinação de 50% (cinquenta por cento) dos recursos em ações ligadas à saúde (Art. 166, §9° da Constituição Federal), e que deve ser cumprida pelo Governo Municipal.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/309/emenda_impositiva_n_005_-_loa_-_2025_-_lucas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/309/emenda_impositiva_n_005_-_loa_-_2025_-_lucas.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 005 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Nos termos apresentados, a presente emenda ao orçamento respeita os percentuais previsto em lei, e ainda a obrigatoriedade de destinação de 50% (cinquenta por cento) dos recursos em ações ligadas à saúde (Art. 166, §9° da Constituição Federal), e que deve ser cumprida pelo Governo Municipal.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/310/emenda_impositiva_n_006_-_loa_-_2025_-_gabriel.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/310/emenda_impositiva_n_006_-_loa_-_2025_-_gabriel.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 006 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Nos termos apresentados, a presente emenda ao orçamento respeita os percentuais previsto em lei, e ainda a obrigatoriedade de destinação de 50% (cinquenta por cento) dos recursos em ações ligadas à saúde (Art. 166, §9° da Constituição Federal), e que deve ser cumprida pelo Governo Municipal.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>Cláudio Ramos</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/311/emenda_impositiva_n_007_-_loa_-_2025_-_claudio.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/311/emenda_impositiva_n_007_-_loa_-_2025_-_claudio.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 007 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Nos termos apresentados, a presente emenda ao orçamento respeita os percentuais previsto em lei, e ainda a obrigatoriedade de destinação de 50% (cinquenta por cento) dos recursos em ações ligadas à saúde (Art. 166, §9° da Constituição Federal), e que deve ser cumprida pelo Governo Municipal.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/312/emenda_impositiva_n_008_-_loa_-_2025_-_cristiane.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/312/emenda_impositiva_n_008_-_loa_-_2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 008 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Nos termos apresentados, a presente emenda ao orçamento respeita os percentuais previsto em lei, e ainda a obrigatoriedade de destinação de 50% (cinquenta por cento) dos recursos em ações ligadas à saúde (Art. 166, §9° da Constituição Federal), e que deve ser cumprida pelo Governo Municipal.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>Vandinho</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/313/emenda_impositiva_n_009_-_loa_-_2025_-_evandro.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/313/emenda_impositiva_n_009_-_loa_-_2025_-_evandro.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 009 AO PROJETO DE LEI Nº 029/2024 DE 30 DE AGOSTO DE 2024_x000D_
 Nos termos apresentados, a presente emenda ao orçamento respeita os percentuais previsto em lei, e ainda a obrigatoriedade de destinação de 50% (cinquenta por cento) dos recursos em ações ligadas à saúde (Art. 166, §9° da Constituição Federal), e que deve ser cumprida pelo Governo Municipal.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/315/emenda_de_redacao_no_01_ao_projeto_de_lei_ordinaria_no_043.docx</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/315/emenda_de_redacao_no_01_ao_projeto_de_lei_ordinaria_no_043.docx</t>
   </si>
   <si>
     <t>EMENDA DE REDAÇÃO Nº 001 AO PROJETO DE LEI ORDINÁRIA Nº 043/2024 DE 03 DE DEZEMBRO DE 2024 Altera a redação da ementa do Projeto e do Art. 3º, que passam a vigorar com a seguinte redação e cria o Art. 4º: ... “RECONHECE A UTILIDADE PÚBLICA DO GRUPO ESCOTEIRO CAMINHOS DA PERFEIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS” .... Art. 3º - Fica revogada a Lei Municipal nº 1.508 de 25 de agosto de 2009. Art. 4º - Esta lei entra vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/31/veto_integral_pl_ordinaria_013_2024_-_subsidios_agentes_politicos_executivo.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/31/veto_integral_pl_ordinaria_013_2024_-_subsidios_agentes_politicos_executivo.pdf</t>
   </si>
   <si>
     <t>Na forma do disposto no $1º do artigo 52 da Lei Orgânica do Município, decido VETAR INTEGRALMENTE o Projeto de Lei Ordinária nº 013/2024, de autoria dos Vereadores Gabriel Sansoni da Mata, Lucas de Oliveira Silva e Miriam Salete Rattis Batista Santos, o qual “FIXA O VALOR DOS SUBSÍDIOS DO: PREFEITO, VICE-PREFEITO E DEMAIS AGENTES POLÍTICOS DO MUNICÍPIO DE-CAPITÓLIO PARA O MANDATO ELETIVO 2025/2028 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/319/2024_12_30__comunica_veto_parcial_2.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/319/2024_12_30__comunica_veto_parcial_2.pdf</t>
   </si>
   <si>
     <t>Cumpre comunicar-lhes que, na forma do disposto no $1º do artigo 52 da Lei Orgânica do Município, decido VETAR PARCIALMENTE o Projeto de Lei Ordinária Substitutivo nº 029/2024, de autoria do Poder Executivo, com emendas inseridas pelos Vereadores, projeto de lei que “ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE CAPITÓLIO-MG, PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>PPTCE</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas - TCEMG</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado de Minas Gerais</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/32/2024_04_15_prestacao_contas_prefeitura_2021_tce.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/32/2024_04_15_prestacao_contas_prefeitura_2021_tce.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo Municipal Exercício 2021.</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo Municipal Exercício 2022.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>PSUB</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/226/pl_ordinaria_014_2024_-_ldo_2025_-_substitutivo.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/226/pl_ordinaria_014_2024_-_ldo_2025_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>PL_ORDINARIA_014_2024 - LDO 2025 - SUBSTITUTIVO - Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/269/pl_complementar_substitutivo_009_2024_altera_lc_006.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/269/pl_complementar_substitutivo_009_2024_altera_lc_006.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 006, DE 03 DE ABRIL DE 2020, QUE CRIA, EXTINGUE E ALTERA EMPREGOS PUBLICOS DO MUNICIPIO DE CAPITOLIO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/273/pl_complementar_009_2024_altera_lc_006.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/273/pl_complementar_009_2024_altera_lc_006.pdf</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/286/substitutivo_projeto_de_lei_ordinaria_n_29_-_loa.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/286/substitutivo_projeto_de_lei_ordinaria_n_29_-_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO NÚMERO 29/24 DE 30.08.2024 -— LOA LEI ORCAMENTARIA ANUAL EXERCICIO 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1677,68 +1677,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/1/pl_ordinaria_001_2024_-_reajuste_salarial_database.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/2/pl_ordinaria_002_2024_-_revisao_anual_salario_servidores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/3/pl_ordinaria_003_2024_-_correcao_subsidios_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/4/pl_ordinaria_004_2024_-_acresce_paragrafo_unico.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/5/pl_ordinaria_005_2024_-_financiamento_bdmg_3_milhoes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/6/pl_ordinaria_006_2024_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/20/pl_ordinaria_007_2024_eliminador_e_bloqueador_de_ar_na_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/21/pl_ordinaria_008_2024_subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/22/pl_ordinaria_009_2024_subvencao_escoteiros.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/23/pl_ordinaria_010_2024_subvencao_avamep.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/27/pl_ordinaria_012_2024_-_aumento_salarial_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/28/pl_ordinaria_013_2024_-_subsidios_agentes_politicos_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/30/pl_ordinaria_014_2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/36/pl_ordinaria_015_2024_-_altera_doacao_lote_apae_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/37/pl_ordinaria_016_2024_-_abertura_credito_utc_-_r_150mil.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/38/pl_ordinaria_017_2024_-_abertura_credito_paulo_gustavo_-_r_9mil.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/39/pl_ordinaria_018_2024_-_abertura_credito_santa_casa_-_foco_-_r_168mil_odair_ulysses.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/40/pl_ordinaria_019_2024_-_abertura_credito_ascatur_-_r_300mil.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/41/pl_ordinaria_020_2024_-_abertura_credito_santa_casa_-_foco_-_r_168mil_wendel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/227/pl_ord1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/228/pl_ordinaria_022_2024_abertura_crd_canyons_r_2_5_mi.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/229/2024_06_10_projeto_lei_ordinaria_n_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/230/2024_06_10_projeto_lei_ordinaria_n_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/231/2024_06_25_projeto_lei_ordinaria_n_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/232/2024_07_10_projeto_lei_ordinaria_n_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/233/2024_08_05_projeto_lei_ordinaria_n_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/234/2024_08_06_projeto_lei_ordinaria_n_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_ordinaria_n_29_-_loa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/251/2024_09_11_projeto_lei_ordinaria_n_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/252/2024_09_11_projeto_lei_ordinaria_n_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/253/2024_09_11_projeto_lei_ordinaria_n_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/254/2024_09_11_projeto_lei_ordinaria_n_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/255/2024_09_11_projeto_lei_ordinaria_n_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/256/2024_09_11_projeto_lei_ordinaria_n_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/259/2024_10_07_projeto_lei_ordinaria_n_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/260/2024_10_07_projeto_lei_ordinaria_n_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/265/2024_10_22_projeto_lei_ordinaria_n_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/266/2024_10_22_projeto_lei_ordinaria_n_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/267/2024_10_22_projeto_lei_ordinaria_n_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/268/2024_10_22_projeto_lei_ordinaria_n_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/272/2024_11_11_projeto_lei_ordinaria_n_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_ordinaria_043_2024_escoteiro_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/318/2024_12_20_projeto_lei_ordinaria_n_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/15/projet1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/16/projeto_de_resolucao_002_2024_sala_homenagem_sebastiao_leonel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/213/resolucao_009_2024_regulamenta_o_pronto_pagamento.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/214/projeto_de_resolucao_006_2024_subsideos_vereadores_2025_2028.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/215/projeto_de_resolucao_003_20_altera.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_resolucao_007_2024_-_declara_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/217/projeto_de_resolucao_008_2024_-_prest_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_resolucao_009_2024_-_prest_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_resolucao_010_2024_-_orcamento_camara_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/220/projeto_de_resolucao_011_2024_jornada_de_trabalho_camara_protocolado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/221/projeto_de_resolucao_005_2024_escola_do_legislativo_maria_leonel.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/235/projeto_de_resolucao_12_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_resolucao_13_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/271/projeto_de_resolucao_014_2024_altera_regimento_interno_-_codigo_eticas_protocolado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/10/indicacao_001_2024-indicacao_cristiane_-_melhoria_aterro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/11/indicacao_002_2024-indicacao_cristiane_-_revisao_aux_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/14/indicacao_003_2024-indicacao_cristiane_-_bienio_lc_1732020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/13/indicacao_004_2024-indicacao_leticia_-_reajuste_salarios_servidores.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/25/indicacao_005_2024-indicacao_lucas_-_homenagem_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/7/projeto_de_lei_complementar_01.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_complementar_02.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_de_lei_complementar_03.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/222/2024_06_10_projeto_lei_complementar_n_04.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/223/2024_06_10_projeto_lei_complementar_n_05.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/224/2024_06_10_projeto_lei_complementar_n_06.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/225/pl_complementar_007_2024_altera_a_lei_complementar_no_002.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/262/pl_complementar_008_2024_cria_a_lei_do_servico_de_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/264/pl_complementar_010_2024_altera_a_lc_001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/316/pl_complementar_011_2024_altera_estrutura_camara.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/317/pl_complementar_012_2024_institui_pgv_planta_generica_de_valores_imobiliarios.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/257/emenda_de_redacao_no_01_ao_projeto_de_lei_ordinaria_no_032.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/258/emenda_de_redacao_no_01_ao_projeto_de_lei_ordinaria_no_034.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/275/emendas_001_a_003_projeto_de_resolucao_012_2024_codigo_etica_servidores.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/276/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/277/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/278/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-3.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/280/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-5.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/281/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-6.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/284/emenda_001_projeto_de_resolucao_014_2024_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/288/emenda_ordinaria_n_001_-_loa_-_2025_-_majora_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/291/emenda_ordinaria_n_004_-_loa_-_2025_-_majora_ascatur.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/292/emenda_ordinaria_n_005_-_loa_-_2025_-_majora_anjos_de_caopitolio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/293/emenda_ordinaria_n_006_-_loa_-_2025_-_majora_gapop.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/294/emenda_ordinaria_n_007_-_loa_-_2025_-_majora_capitart.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/296/emenda_ordinaria_n_009_-_loa_-_2025_-_majora_emater.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/297/emenda_ordinaria_n_010_-_loa_-_2025_-_majora_codec.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/298/emenda_ordinaria_n_011_-_loa_-_2025_-_majora_lar_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/299/emenda_ordinaria_n_012_-_loa_-_2025_-_majora_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/300/emenda_ordinaria_n_013_-_loa_-_2025_-_majora_reforma_casa_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/301/emenda_ordinaria_n_014_-_loa_-_2025_-_piso_parquinho_orla.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/302/emenda_ordinaria_n_015_-_loa_-_2025_-_aquisicao_hidrojato.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/303/emenda_ordinaria_n_016_-_loa_-_2025_-_aquisicao_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/304/emenda_redacao_com_fin_n_001_-_loa_-_2025_-_altera_30.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/305/emenda_impositiva_n_001_-_loa_-_2025_-_leticia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/306/emenda_impositiva_n_002_-_loa_-_2025_-_ismael.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/307/emenda_impositiva_n_003_-_loa_-_2025_-_miriam.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/308/emenda_impositiva_n_004_-_loa_-_2025_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/309/emenda_impositiva_n_005_-_loa_-_2025_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/310/emenda_impositiva_n_006_-_loa_-_2025_-_gabriel.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/311/emenda_impositiva_n_007_-_loa_-_2025_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/312/emenda_impositiva_n_008_-_loa_-_2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/313/emenda_impositiva_n_009_-_loa_-_2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/315/emenda_de_redacao_no_01_ao_projeto_de_lei_ordinaria_no_043.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/31/veto_integral_pl_ordinaria_013_2024_-_subsidios_agentes_politicos_executivo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/319/2024_12_30__comunica_veto_parcial_2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/32/2024_04_15_prestacao_contas_prefeitura_2021_tce.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/226/pl_ordinaria_014_2024_-_ldo_2025_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/269/pl_complementar_substitutivo_009_2024_altera_lc_006.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/273/pl_complementar_009_2024_altera_lc_006.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/286/substitutivo_projeto_de_lei_ordinaria_n_29_-_loa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/1/pl_ordinaria_001_2024_-_reajuste_salarial_database.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/2/pl_ordinaria_002_2024_-_revisao_anual_salario_servidores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/3/pl_ordinaria_003_2024_-_correcao_subsidios_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/4/pl_ordinaria_004_2024_-_acresce_paragrafo_unico.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/5/pl_ordinaria_005_2024_-_financiamento_bdmg_3_milhoes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/6/pl_ordinaria_006_2024_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/20/pl_ordinaria_007_2024_eliminador_e_bloqueador_de_ar_na_rede_de_agua.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/21/pl_ordinaria_008_2024_subvencao_apae.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/22/pl_ordinaria_009_2024_subvencao_escoteiros.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/23/pl_ordinaria_010_2024_subvencao_avamep.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/27/pl_ordinaria_012_2024_-_aumento_salarial_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/28/pl_ordinaria_013_2024_-_subsidios_agentes_politicos_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/30/pl_ordinaria_014_2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/36/pl_ordinaria_015_2024_-_altera_doacao_lote_apae_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/37/pl_ordinaria_016_2024_-_abertura_credito_utc_-_r_150mil.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/38/pl_ordinaria_017_2024_-_abertura_credito_paulo_gustavo_-_r_9mil.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/39/pl_ordinaria_018_2024_-_abertura_credito_santa_casa_-_foco_-_r_168mil_odair_ulysses.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/40/pl_ordinaria_019_2024_-_abertura_credito_ascatur_-_r_300mil.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/41/pl_ordinaria_020_2024_-_abertura_credito_santa_casa_-_foco_-_r_168mil_wendel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/227/pl_ord1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/228/pl_ordinaria_022_2024_abertura_crd_canyons_r_2_5_mi.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/229/2024_06_10_projeto_lei_ordinaria_n_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/230/2024_06_10_projeto_lei_ordinaria_n_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/231/2024_06_25_projeto_lei_ordinaria_n_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/232/2024_07_10_projeto_lei_ordinaria_n_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/233/2024_08_05_projeto_lei_ordinaria_n_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/234/2024_08_06_projeto_lei_ordinaria_n_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/250/projeto_de_lei_ordinaria_n_29_-_loa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/251/2024_09_11_projeto_lei_ordinaria_n_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/252/2024_09_11_projeto_lei_ordinaria_n_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/253/2024_09_11_projeto_lei_ordinaria_n_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/254/2024_09_11_projeto_lei_ordinaria_n_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/255/2024_09_11_projeto_lei_ordinaria_n_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/256/2024_09_11_projeto_lei_ordinaria_n_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/259/2024_10_07_projeto_lei_ordinaria_n_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/260/2024_10_07_projeto_lei_ordinaria_n_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/265/2024_10_22_projeto_lei_ordinaria_n_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/266/2024_10_22_projeto_lei_ordinaria_n_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/267/2024_10_22_projeto_lei_ordinaria_n_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/268/2024_10_22_projeto_lei_ordinaria_n_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/272/2024_11_11_projeto_lei_ordinaria_n_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_ordinaria_043_2024_escoteiro_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/318/2024_12_20_projeto_lei_ordinaria_n_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/15/projet1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/16/projeto_de_resolucao_002_2024_sala_homenagem_sebastiao_leonel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/213/resolucao_009_2024_regulamenta_o_pronto_pagamento.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/214/projeto_de_resolucao_006_2024_subsideos_vereadores_2025_2028.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/215/projeto_de_resolucao_003_20_altera.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_resolucao_007_2024_-_declara_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/217/projeto_de_resolucao_008_2024_-_prest_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_resolucao_009_2024_-_prest_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_resolucao_010_2024_-_orcamento_camara_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/220/projeto_de_resolucao_011_2024_jornada_de_trabalho_camara_protocolado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/221/projeto_de_resolucao_005_2024_escola_do_legislativo_maria_leonel.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/235/projeto_de_resolucao_12_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/236/projeto_de_resolucao_13_2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/271/projeto_de_resolucao_014_2024_altera_regimento_interno_-_codigo_eticas_protocolado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/10/indicacao_001_2024-indicacao_cristiane_-_melhoria_aterro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/11/indicacao_002_2024-indicacao_cristiane_-_revisao_aux_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/14/indicacao_003_2024-indicacao_cristiane_-_bienio_lc_1732020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/13/indicacao_004_2024-indicacao_leticia_-_reajuste_salarios_servidores.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/25/indicacao_005_2024-indicacao_lucas_-_homenagem_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/7/projeto_de_lei_complementar_01.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_complementar_02.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_de_lei_complementar_03.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/222/2024_06_10_projeto_lei_complementar_n_04.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/223/2024_06_10_projeto_lei_complementar_n_05.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/224/2024_06_10_projeto_lei_complementar_n_06.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/225/pl_complementar_007_2024_altera_a_lei_complementar_no_002.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/262/pl_complementar_008_2024_cria_a_lei_do_servico_de_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/264/pl_complementar_010_2024_altera_a_lc_001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/316/pl_complementar_011_2024_altera_estrutura_camara.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/317/pl_complementar_012_2024_institui_pgv_planta_generica_de_valores_imobiliarios.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/257/emenda_de_redacao_no_01_ao_projeto_de_lei_ordinaria_no_032.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/258/emenda_de_redacao_no_01_ao_projeto_de_lei_ordinaria_no_034.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/275/emendas_001_a_003_projeto_de_resolucao_012_2024_codigo_etica_servidores.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/276/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/277/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/278/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-3.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/280/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-5.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/281/emendas_001_a_007_projeto_de_resolucao_013_2024_codigo_etica_vereadores-6.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/284/emenda_001_projeto_de_resolucao_014_2024_altera_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/288/emenda_ordinaria_n_001_-_loa_-_2025_-_majora_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/291/emenda_ordinaria_n_004_-_loa_-_2025_-_majora_ascatur.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/292/emenda_ordinaria_n_005_-_loa_-_2025_-_majora_anjos_de_caopitolio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/293/emenda_ordinaria_n_006_-_loa_-_2025_-_majora_gapop.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/294/emenda_ordinaria_n_007_-_loa_-_2025_-_majora_capitart.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/296/emenda_ordinaria_n_009_-_loa_-_2025_-_majora_emater.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/297/emenda_ordinaria_n_010_-_loa_-_2025_-_majora_codec.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/298/emenda_ordinaria_n_011_-_loa_-_2025_-_majora_lar_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/299/emenda_ordinaria_n_012_-_loa_-_2025_-_majora_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/300/emenda_ordinaria_n_013_-_loa_-_2025_-_majora_reforma_casa_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/301/emenda_ordinaria_n_014_-_loa_-_2025_-_piso_parquinho_orla.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/302/emenda_ordinaria_n_015_-_loa_-_2025_-_aquisicao_hidrojato.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/303/emenda_ordinaria_n_016_-_loa_-_2025_-_aquisicao_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/304/emenda_redacao_com_fin_n_001_-_loa_-_2025_-_altera_30.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/305/emenda_impositiva_n_001_-_loa_-_2025_-_leticia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/306/emenda_impositiva_n_002_-_loa_-_2025_-_ismael.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/307/emenda_impositiva_n_003_-_loa_-_2025_-_miriam.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/308/emenda_impositiva_n_004_-_loa_-_2025_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/309/emenda_impositiva_n_005_-_loa_-_2025_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/310/emenda_impositiva_n_006_-_loa_-_2025_-_gabriel.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/311/emenda_impositiva_n_007_-_loa_-_2025_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/312/emenda_impositiva_n_008_-_loa_-_2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/313/emenda_impositiva_n_009_-_loa_-_2025_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/315/emenda_de_redacao_no_01_ao_projeto_de_lei_ordinaria_no_043.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/31/veto_integral_pl_ordinaria_013_2024_-_subsidios_agentes_politicos_executivo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/319/2024_12_30__comunica_veto_parcial_2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/32/2024_04_15_prestacao_contas_prefeitura_2021_tce.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/226/pl_ordinaria_014_2024_-_ldo_2025_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/269/pl_complementar_substitutivo_009_2024_altera_lc_006.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/273/pl_complementar_009_2024_altera_lc_006.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2024/286/substitutivo_projeto_de_lei_ordinaria_n_29_-_loa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="102" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>