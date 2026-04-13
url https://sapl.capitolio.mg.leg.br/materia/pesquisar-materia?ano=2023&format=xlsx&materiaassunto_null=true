--- v1 (2026-02-27)
+++ v2 (2026-04-13)
@@ -54,1551 +54,1551 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Cristiano Geraldo da Silva</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/42/pl_ordinaria_001_2023_-_correcao_salario_servidores.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/42/pl_ordinaria_001_2023_-_correcao_salario_servidores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAPITÓLIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora - MEDI</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_ordinaria_002_2023_-_correcao_subsidios_agentes_politicos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_ordinaria_002_2023_-_correcao_subsidios_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a correção anual dos subsídios dos agentes políticos de Capitólio.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pl_ordinaria_003_2023_-_correcao_salarial_servidores_camara.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pl_ordinaria_003_2023_-_correcao_salarial_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste dos vencimentos, salários e demais remunerações dos servidores da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/45/pl_ordinaria_004_2023_-_abertura_de_credito_portaria_853_22_saude__r_127_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/45/pl_ordinaria_004_2023_-_abertura_de_credito_portaria_853_22_saude__r_127_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS DA PORTARIA 853/22 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/46/pl_ordinaria_005_2023_-_abertura_de_credito_resolucao_7553_saude__r_128_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/46/pl_ordinaria_005_2023_-_abertura_de_credito_resolucao_7553_saude__r_128_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS DA RESOLUÇÃO 7553 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/47/pl_ordinaria_006_2023_-_abertura_de_credito_resolucao_8124_saude__r_157_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/47/pl_ordinaria_006_2023_-_abertura_de_credito_resolucao_8124_saude__r_157_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS DA RESOLUÇÃO 8124 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/48/pl_ordinaria_007_2023_-_abertura_de_credito_resolucao_7857_saude__r_247_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/48/pl_ordinaria_007_2023_-_abertura_de_credito_resolucao_7857_saude__r_247_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS DA RESOLUÇÃO 7857 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/49/pl_ordinaria_008_2023_-_abertura_de_credito_cont_fisioterapia_-_r_182_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/49/pl_ordinaria_008_2023_-_abertura_de_credito_cont_fisioterapia_-_r_182_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA CONTINUIDADE DA CONSTRUÇÃO DO CENTRO DE ESPECIALIDADES E FISIOTERAPIA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/50/pl_ordinaria_009_2023_-_abertura_de_credito_resolucao_7153_20_saude__r_53_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/50/pl_ordinaria_009_2023_-_abertura_de_credito_resolucao_7153_20_saude__r_53_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS DA RESOLUÇÃO 7153/20 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/51/pl_ordinaria_010_2023_-_abertura_de_credito_portaria_1151_saude__r_200_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/51/pl_ordinaria_010_2023_-_abertura_de_credito_portaria_1151_saude__r_200_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS DA PORTARIA 1151 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/52/pl_ordinaria_011_2023_-_abertura_de_credito_resolucao_2759_saude__r_66_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/52/pl_ordinaria_011_2023_-_abertura_de_credito_resolucao_2759_saude__r_66_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS DA RESOLUÇÃO 2759 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/53/pl_ordinaria_012_2023_-_abertura_de_credito_resolucao_7391_saude__r_20_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/53/pl_ordinaria_012_2023_-_abertura_de_credito_resolucao_7391_saude__r_20_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS DA RESOLUÇÃO 7391 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/54/pl_ordinaria_013_2023_-_abertura_de_credito_resolucao_1687_saude__r_199_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/54/pl_ordinaria_013_2023_-_abertura_de_credito_resolucao_1687_saude__r_199_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS DA RESOLUÇÃO 1687 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/55/pl_ordinaria_014_2023_-_abertura_de_credito_resolucao_8095_saude__r_158_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/55/pl_ordinaria_014_2023_-_abertura_de_credito_resolucao_8095_saude__r_158_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS DA RESOLUÇÃO 8095 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/56/pl_ordinaria_015_2023_-_abertura_de_credito_resolucao_7733_saude__r_32_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/56/pl_ordinaria_015_2023_-_abertura_de_credito_resolucao_7733_saude__r_32_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS DA RESOLUÇÃO 7733 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Ismael da Macaúbas</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCEITOS, NORMAS, PADRÕES E GESTÃO DA FROTA DE VEÍCULOS OFICIAIS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/58/pl_ordinaria_017_2023_-_abertura_credito_ponte_ze_pomada_piumhi_-_r_151_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/58/pl_ordinaria_017_2023_-_abertura_credito_ponte_ze_pomada_piumhi_-_r_151_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI 1.953/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/59/pl_ordinaria_018_2023_-_autoriza_ppp_-_cidades_inteligentes.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/59/pl_ordinaria_018_2023_-_autoriza_ppp_-_cidades_inteligentes.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR OS ATOS NECESSÁRIOS A CONCESSÃO ADMINISTRATIVA (PARCERIA PÚBLICO PRIVADA) DOS SERVIÇOS DE EFICIENTIZAÇÃO, OPERAÇÃO E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA, IMPLANTAÇÃO, OPERAÇÃO E MANUTENÇÃO DA INFRAESTRUTURA DE TELECOMUNICAÇÕES E DE USINA FOTOVOLTAICA, NOS TERMOS DO ART. 34, § 3 0, DA LEI MUNICIPAL N° 2.175 DE 2021.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/60/pl_ordinaria_019_2023_-_altera_lei_1927_18__altera_membro_cons._patrimonio_cultural.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/60/pl_ordinaria_019_2023_-_altera_lei_1927_18__altera_membro_cons._patrimonio_cultural.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL N° 1927/2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/61/pl_ordinaria_020_2023_-_altera_lei_1971_2019_-_lotes_recebidos_em_doacao_-_anexo.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/61/pl_ordinaria_020_2023_-_altera_lei_1971_2019_-_lotes_recebidos_em_doacao_-_anexo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS DONATÁRIOS ORIUNDOS DA LEI 1.971/2019 A CONSTRUÍREM NOS LOTES RECEBIDOS EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/62/pl_ordinaria_021_2023_-_autoriza_convenio_agencia_reguladora_-_arismig.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/62/pl_ordinaria_021_2023_-_autoriza_convenio_agencia_reguladora_-_arismig.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CAPITÓLIO A FIRMAR CONVÊNIO COM A AGÊNCIA REGULADORA INTERMUNICIPAL DE SANEAMENTO DE MINAS GERAIS (ARISMIG), PARA O EXERCÍCIO DAS ATMDADES DE REGULAÇÃO ECONÔMICA E FISCALIZAÇÃO TÉCNICA DOS SERVIÇOS DE MANEJO DE RESÍDUOS SÓLIDOS URBANOS E ESGOTAMENTO SANITÁRIO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/63/pl_ordinaria_022_2023_-_abert_de_credito_convenio_agencia_reguladora_mg__arismig__r_19_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/63/pl_ordinaria_022_2023_-_abert_de_credito_convenio_agencia_reguladora_mg__arismig__r_19_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA REALIZAÇÃO DE CONVÊNIO COM A AGÊNCIA REGULADORA INTERMUNICIPAL DE SANEAMENTO DE MINAS GERAIS (ARISMIG).</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/64/pl_ordinaria_023_2023_-_ratifica_contrato_e_estatuto_consorcio_interm_de_saneamento_basico_sul_mg_v00.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/64/pl_ordinaria_023_2023_-_ratifica_contrato_e_estatuto_consorcio_interm_de_saneamento_basico_sul_mg_v00.pdf</t>
   </si>
   <si>
     <t>RATIFICA E FAZ INGRESSAR NO ORDENAMENTO JURÍDICO DO MUNICÍPIO DE CAPITÓLIO O CONTRATO DE CONSÓRCIO PÚBLICO E O ESTATUTO_x000D_
 SOCIAL DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO BÁSICO DO SUL DE MINAS GERAIS — CISAB SUL.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/65/pl_ordinaria_024_2023_-_abert_de_credito_consorcio_interm_de_saneamento_sul_mg_cisab_sul__r_9_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/65/pl_ordinaria_024_2023_-_abert_de_credito_consorcio_interm_de_saneamento_sul_mg_cisab_sul__r_9_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA INGRESSO DO MUNICÍPIO NO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO BÁSICO DO SUL DE MINAS GERAIS — CISAB SUL</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/66/pl_ordinaria_025_2023_-_abertura_de_credito_federacao_mineira_de_canoagem.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/66/pl_ordinaria_025_2023_-_abertura_de_credito_federacao_mineira_de_canoagem.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA REPASSE DE CONTRIBUIÇÃO À FEDERAÇÃO MINEIRA DE CANOAGEM.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Lucas Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/67/pl_ordinaria_026_2023_-_lista_licitacao_facebook.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/67/pl_ordinaria_026_2023_-_lista_licitacao_facebook.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAR A LISTA DAS LICITAÇÕES JUNTO AO FACEBOOK OFICIAL DA PREFEITURA MUNICIPAL DE CAPITÓLIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/68/pl_ordinaria_027_2023_-_autoriza_absorventes_escolas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/68/pl_ordinaria_027_2023_-_autoriza_absorventes_escolas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA DISTRIBUIÇÃO DE ABSORVENTES HIGIÊNICOS NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE CAPITÓLIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Vandinho</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/69/pl_ordinaria_028_2023_-_divulgacao_eventos_capitolio.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/69/pl_ordinaria_028_2023_-_divulgacao_eventos_capitolio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DOS EVENTOS REALIZADOS NO MUNICÍPIO DE CAPITÓLIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_ordinaria_029_2023_-_isencao_iptu_cancer.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_ordinaria_029_2023_-_isencao_iptu_cancer.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU), SOBRE IMÓVEL INTEGRANTE DO PATRIMÔNIO DE PORTADORES DE NEOPLASIA MALIGNA (CÂNCER) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/71/pl_ordinaria_030_2023_-_banco_de_alimentos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/71/pl_ordinaria_030_2023_-_banco_de_alimentos.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Banco de Alimentos" do Município de Capitólio, e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/72/pl_ordinaria_031_2023_-_aumento_salario_conselheiros_tutelares.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/72/pl_ordinaria_031_2023_-_aumento_salario_conselheiros_tutelares.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI 1.466 DE 24 DE JUNHO DE 2008 QUE TRATA DO CONSELHO TUTELAR DO MUNICÍPIO DE CAPITÓLIO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/73/pl_ordinaria_032_2023_-_permuta_lotes.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/73/pl_ordinaria_032_2023_-_permuta_lotes.pdf</t>
   </si>
   <si>
     <t>DESAFETA E AUTORIZA A PERMUTA DOS BENS PÚBLICOS MUNICIPAIS QUE MENCIONADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/74/pl_ordinaria_033_2023_-_responsabiliza_pref_danos_buracos..pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/74/pl_ordinaria_033_2023_-_responsabiliza_pref_danos_buracos..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a responsabilidade da Prefeitura de Capitólio em arcar com os danos eventualmente causados, aos veículos automotores e motocicletas, por depressões naturais ou artificiais nas vias públicas e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/75/pl_ordinaria_034_2023_-_concessao_portinho_escarpas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/75/pl_ordinaria_034_2023_-_concessao_portinho_escarpas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR CONCESSÃO DE DIREITO REAL DE USO, ATRAVÉS DE PROCESSO LICITATÓRIO, DO IMÓVEL PÚBLICO QUE_x000D_
 MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/76/pl_ordinaria_035_2023_-_veda_a_circulacao_de_caes.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/76/pl_ordinaria_035_2023_-_veda_a_circulacao_de_caes.pdf</t>
   </si>
   <si>
     <t>Veda a circulação de cães de médio, grande e gigante porte, sem coleira, guia curta de condução e focinheira, em locais públicos e com grande circulação de pessoas.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/78/pl_ordinaria_037_2023_-_abert_de_credito_velorio_macaubas__r_400_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/78/pl_ordinaria_037_2023_-_abert_de_credito_velorio_macaubas__r_400_mil.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA CONSTRUÇÃO DE VELÓRIO NA COMUNIDADE DE MACAUBAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/79/pl_ordinaria_038_2023_-_maus_tratos_animais.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/79/pl_ordinaria_038_2023_-_maus_tratos_animais.pdf</t>
   </si>
   <si>
     <t>Estabelece multa para maus-tratos a animais e sanções administrativas no âmbito do Município de Capitólio e dá outras providências.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/80/pl_ordinaria_039_2023_-_programa_municipal_de_prevencao_ao_suicidio.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/80/pl_ordinaria_039_2023_-_programa_municipal_de_prevencao_ao_suicidio.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do Programa Municipal de Prevenção ao Suicídio, Automutilação e de Promoção da Saúde Mental no Município de Capitólio e da outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Ismael da Macaúbas, Letícia Vallory</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/81/pl_ordinaria_040_2023_-_altera_agenda_transparente.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/81/pl_ordinaria_040_2023_-_altera_agenda_transparente.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 3° DA LEI N° 2.297/2022"</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Ângela Maria dos Santos Leite</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/82/pl_ordinaria_041_2023_-_abert_de_credito_cinema_-_dalmo__r_110_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/82/pl_ordinaria_041_2023_-_abert_de_credito_cinema_-_dalmo__r_110_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS RELATIVAS À EMENDA N° 95633 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/83/pl_ordinaria_042_2023_-_autoriza_doacao_terrenos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/83/pl_ordinaria_042_2023_-_autoriza_doacao_terrenos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIÇÃO DE DOAÇÃO DE IMÓVEIS À COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS - COHAB MINAS, NA FORMA E _x000D_
 CONDIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/84/pl_ordinaria_043_2023_-_criacao_conselho_e_fundo_do_idoso.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/84/pl_ordinaria_043_2023_-_criacao_conselho_e_fundo_do_idoso.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DA PESSOA IDOSA, FUNDO MUNICIPAL DE DIREITOS DA PESSOA IDOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>AUTORIZAO PODER EXECUTIVO A REALIZAR CONCESSÃO DE DIREITO REAL DE USO, ATRAVÉS DE PROCESSO LICITATÓRIO, DO IMÓVEL PÚBLICO QUE MENCIONA,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/86/pl_ordinaria_045_2023_-_abertura_credito_agencia_nacional_aguas_r_288_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/86/pl_ordinaria_045_2023_-_abertura_credito_agencia_nacional_aguas_r_288_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA MANUTENÇÃO DO CONVÊNIO COM A AGÊNCIA NACIONAL DAS ÁGUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/87/pl_ordinaria_046_2023_-_autoriza_o_recebimento_imovel_quitacao_de_creditos_tributarios.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/87/pl_ordinaria_046_2023_-_autoriza_o_recebimento_imovel_quitacao_de_creditos_tributarios.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O RECEBIMENTO DE BEM IMÓVEL NA FORMA DE DAÇÃO EM PAGAMENTO PARA QUITAÇÃO DE CRÉDITOS TRIBUTÁRIOS, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR CONCESSÃO DE USO, ATRAVÉS DE PROCESSO LICITATORIO, DO IMÓVEL PÚBLICO QUE MENCIONA, E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/89/pl_ordinaria_048_2023_-_abertura_credito_cicanastra_-_r_6_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/89/pl_ordinaria_048_2023_-_abertura_credito_cicanastra_-_r_6_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA MAJORAÇÃO DO RECURSO TRANSFERIDO AO CICANASTRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/90/pl_ordinaria_049_2023_-_abertura_credito_santa_casa_-_r_990_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/90/pl_ordinaria_049_2023_-_abertura_credito_santa_casa_-_r_990_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA MAJORAÇÃO DA SUBVENÇÃO CONCEDIDA A SANTA CASA DE CARIDADE DE CAPITÓLIO/MG.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/91/pl_ordinaria_050_2023_-_abertura_credito_assoc_estudantil_-_r_30_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/91/pl_ordinaria_050_2023_-_abertura_credito_assoc_estudantil_-_r_30_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA MAJORAÇÃO DA SUBVENÇÃO CONCEDIDA A ASSOCIAÇÃO ESTUDANTIL DE CAPITÓLIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/92/pl_ordinaria_051_2023_-_abertura_credito_apae_-_r_50_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/92/pl_ordinaria_051_2023_-_abertura_credito_apae_-_r_50_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA MAJORAÇÃO DA SUBVENÇÃO CONCEDIDA A APAE — ASSOCIAÇÃO DE _x000D_
 PAES E AMIGOS DE CAPITÓLIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/93/pl_ordinaria_052_2023_-_permuta_lotes_flores_do_ipe.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/93/pl_ordinaria_052_2023_-_permuta_lotes_flores_do_ipe.pdf</t>
   </si>
   <si>
     <t>DESAFETA E AUTORIZA A PERMUTA DO BEM PÚBLICO MUNICIPAL QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Letícia Vallory</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/94/pl_ordinaria_053_2023_-_torna_obrigatorio_led_ip.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/94/pl_ordinaria_053_2023_-_torna_obrigatorio_led_ip.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO USO DE LÂMPADAS DE LED (DIODO EMISSOR DE LUZ) NA REDE DE ILUMINAÇÃO PÚBLICA EM NOVOS _x000D_
 LOTEAMENTOS, CONDOMÍNIOS E TODOS OS DEMAIS EMPREENDIMENTOS IMOBILIÁRIOS NO MUNICÍPIO DE CAPITÓLIO-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/95/pl_ordinaria_054_2023_-_cordao_girassol.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/95/pl_ordinaria_054_2023_-_cordao_girassol.pdf</t>
   </si>
   <si>
     <t>Institui o uso do "Cordão de Girassol" como instrumento auxiliar de orientação para identificação de pessoas com "Deficiências Ocultas", no Município de Capitólio/MG.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/96/pl_ordinaria_055_2023_-_ratificacao_contrato_ameg_anexo.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/96/pl_ordinaria_055_2023_-_ratificacao_contrato_ameg_anexo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DO MUNICÍPIO DE CAPITÓLIO AO CONTRATO DE CONSÓRCIO PÚBLICO DA ASSOCIAÇÃO PÚBLICA DOS MUNICÍPIOS DA _x000D_
 MICRORREGIÃO DO MÉDIO RIO GRANDE — AMEG, CONSOLIDADO COM O SEGUNDO TERMO ADITIVO.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/97/pl_ordinaria_056_2023_-_abert_credito_apae_-_r_70_mil_emidinho.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/97/pl_ordinaria_056_2023_-_abert_credito_apae_-_r_70_mil_emidinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA MAJORAÇÃO DA SUBVENÇÃO CONCEDIDA A APAE DE CAPITÓLIO E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/98/pl_ordinaria_057_2023_-_abert_credito_sao_vicente_-_r_170_mil_patrus_emidinho.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/98/pl_ordinaria_057_2023_-_abert_credito_sao_vicente_-_r_170_mil_patrus_emidinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA MAJORAÇÃO DA SUBVENÇÃO CONCEDIDA AO LAR SOCIEDADE DE SÃO _x000D_
 VICENTE DE PAULO DE CAPITÓLIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/99/pl_ordinaria_058_2023_-_abert_credito_especial_ascatur_-_r_30_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/99/pl_ordinaria_058_2023_-_abert_credito_especial_ascatur_-_r_30_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA CONCESSÃO DE SUBVENÇÃO A ASSOCIAÇÃO DOS EMPRESÁRIOS DE TURISMO DE _x000D_
 CAPITÓLIO - ASCATUR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/100/pl_ordinaria_059_2023_-_altera_regras_de_escolha_de_diretores_de_unidades_escolares.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/100/pl_ordinaria_059_2023_-_altera_regras_de_escolha_de_diretores_de_unidades_escolares.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 2.251, DE 13 DE SETEMBRO DE 2022, QUE DISPÕE SOBRE A GESTÃO DEMOCRÁTICA DO ENSINO MUNICIPAL, ADOTANDO OS CRITÉRIOS DE MÉRITO E DESEMPENHO PARA A ESCOLHA DE DIRETORES DE UNIDADES ESCOLARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/101/pl_ordinaria_060_2023_-_loa_2024.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/101/pl_ordinaria_060_2023_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>LOA LEI ORÇAMENTÁRIA ANUAL EXERCÍCIO 2024.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/102/pl_ordinaria_061_2023_-_regulamento_piso_enfermagem.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/102/pl_ordinaria_061_2023_-_regulamento_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR REPASSADA PELA UNIÃO FEDERAL VISANDO DAR CUMPRIMENTO AO DISPOSTO NA LEI FEDERAL N° 14.434, DE 04 DE AGOSTO DE 2022, QUE INSTITUIU O PISO SALARIAL NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/103/pl_ordinaria_062_2023_-_desconto_iptu_imoveis_atingidos_alagamento.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/103/pl_ordinaria_062_2023_-_desconto_iptu_imoveis_atingidos_alagamento.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU OS IMÓVEIS ATINGIDOS POR ENCHENTES _x000D_
 E ALAGAMENTOS NO ÂMBITO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/104/pl_ordinaria_063_2023_-_obriga_publicar_lista_remedios.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/104/pl_ordinaria_063_2023_-_obriga_publicar_lista_remedios.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PUBLICAÇÃO DA RELAÇÃO DE MEDICAMENTOS DE USO CONTÍNUO EXISTENTE NA REDE PÚBLICA DE SAÚDE, _x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/105/pl_ordinaria_064_2023_-_abert_credito_apae_-_r_70_mil_emidinho.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/105/pl_ordinaria_064_2023_-_abert_credito_apae_-_r_70_mil_emidinho.pdf</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/106/pl_ordinaria_065_2023_-_abert_credito_paulo_gustavo_-_r_92_mil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/106/pl_ordinaria_065_2023_-_abert_credito_paulo_gustavo_-_r_92_mil.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA DESPESAS LEI COMPLEMENTAR N° 195/2022 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/107/pl_ordinaria_066_2023_-_programa_vale_alim_saude.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/107/pl_ordinaria_066_2023_-_programa_vale_alim_saude.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA "VALE ALIMENTAÇÃO DA SAÚDE" AOS MUNÍCIPES QUE SE DESLOCAREM PARA _x000D_
 ATENDIMENTO FORA DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/108/pl_ordinaria_067_2023_-_prioridada_feminima_prog_habitacionais.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/108/pl_ordinaria_067_2023_-_prioridada_feminima_prog_habitacionais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DE MEDIDAS POR PARTE DO PODER EXECUTIVO QUE PRIORIZEM O ATENDIMENTO DA MULHER COMO BENEFICIÁRIA DOS PROGRAMAS HABITACIONAIS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/109/pl_ordinaria_068_2023_-_planejamento_participativo.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/109/pl_ordinaria_068_2023_-_planejamento_participativo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANEJAMENTO PARTICIPATIVO ORÇAMENTÁRIO, COM OBJETIVO DE SUBSIDIAR OS PROJETOS DE LEI QUE DISCIPLINAM O PLANO _x000D_
 PLURIANUAL, ORÇAMENTO ANUAL E AS DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/110/pl_ordinaria_069_2023_-_poder_fiscalziacao_vereadores.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/110/pl_ordinaria_069_2023_-_poder_fiscalziacao_vereadores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O EXERCÍCIO DO PODER DE FISCALIZAÇÃO DOS VEREADORES NO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/111/pl_ordinaria_070_2023_-_transparencia_gastos_eventos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/111/pl_ordinaria_070_2023_-_transparencia_gastos_eventos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DE PLACA COM INFORMAÇÕES SOBRE DESPESAS EM EVENTOS PROMOVIDOS, PATROCINADOS OU COM EMPREGO DE DINHEIRO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/112/pl_ordinaria_071_2023_-_agenda_oficial_prefeito.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/112/pl_ordinaria_071_2023_-_agenda_oficial_prefeito.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DA AGENDA OFICIAL DE COMPROMISSOS DO PREFEITO.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/113/pl_ordinaria_072_2023_-_programa_adote_um_campo.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/113/pl_ordinaria_072_2023_-_programa_adote_um_campo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ADOTE UM CAMPO PARA CAPTAÇÃO DE PARCERIAS PARA A IMPLANTAÇÃO, REFORMA E MANUTENÇÃO DE CAMPOS PÚBLICOS DE FUTEBOL AMADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/114/pl_ordinaria_073_2023_-_institui_o_dia_do_futebol.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/114/pl_ordinaria_073_2023_-_institui_o_dia_do_futebol.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO FUTEBOL AMADOR NO MUNICÍPIO E DA OUTRAS PROVIDÊNCAIS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/115/pl_ordinaria_074_2023_-_vacinacao_domiciliar.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/115/pl_ordinaria_074_2023_-_vacinacao_domiciliar.pdf</t>
   </si>
   <si>
     <t>ASSEGURA A VACINAÇÃO DIFERENCIADA DOMICILIAR ÀS PESSOAS COM DEFICIÊNCIA MOTORA INCAPACITANTE.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/116/pl_ordinaria_075_2023_-_bom_pagador.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/116/pl_ordinaria_075_2023_-_bom_pagador.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BOM PAGADOR NO ÂMBITO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/117/pl_ordinaria_076_2023_-_comoveec.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/117/pl_ordinaria_076_2023_-_comoveec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE COMISSÃO DE MONITOFAMENTO DA VIOLÊNCIA EM EVENTOS ESPORTIVOS E/OU CULTURAIS NO MUNICÍPIO DE CAPITÓLIO E DA _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/118/pl_ordinaria_077_2023_-_nomeacao_ruas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/118/pl_ordinaria_077_2023_-_nomeacao_ruas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE LOGRADOUROS, PRAÇAS E BENS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/119/pl_ordinaria_078_2023_-_altera_lei_apae_-_lei_2363.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/119/pl_ordinaria_078_2023_-_altera_lei_apae_-_lei_2363.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2° DA LEI MUNICIPAL NÚMERO 2.363 DE 29 DE SETEMBRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Ismael da Macaúbas, Letícia Vallory, Miriam Rattis</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/120/pl_ordinaria_079_2023_-_reducao_diarias.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/120/pl_ordinaria_079_2023_-_reducao_diarias.pdf</t>
   </si>
   <si>
     <t>ALTERA O ITEM 1 DO ANEXO I DA LEI N° 1.919, DE 18 DE ABRIL DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/121/pl_ordinaria_080_2023_-_concessao_quiosque_ponta_do_sol.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/121/pl_ordinaria_080_2023_-_concessao_quiosque_ponta_do_sol.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR CONCESSÕES DE DIREITO REAL DE USO, ATRAVÉS DE PROCESSO LICITATÓRIO, DO IMÓVEL PÚBLICO QUE _x000D_
 MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/122/pl_ordinaria_081_2023_-_subvencoes_2024.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/122/pl_ordinaria_081_2023_-_subvencoes_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÕES, AUXÍLIOS FINANCEIROS, CONTRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/123/pl_ordinaria_082_2023_-_abert_credito_especial_santa_casa_r141_mil_-_apar_anestesia.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/123/pl_ordinaria_082_2023_-_abert_credito_especial_santa_casa_r141_mil_-_apar_anestesia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA REPASSE DE RECURSOS FINANCEIROS DE INVESTIMENTO A SANTA CASA DE _x000D_
 CARIDADE DE CAPITÓLIO/MG POR MEIO DA RESOLUÇÃO SES N° 8.904/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/124/pl_ordinaria_083_2023_-_compatibilizacao_ldo_e_ppa.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/124/pl_ordinaria_083_2023_-_compatibilizacao_ldo_e_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DE AÇÕES PARA O QUADRIÊNIO 2022/2025 E DAS DIRETRIZES PARA A ELABORAÇÃO DA_x000D_
 LEI ORÇAMENTÁRIA DE 2.024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/125/pl_ordinaria_084_2023_-_ratifica_contrato_cicanastra.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/125/pl_ordinaria_084_2023_-_ratifica_contrato_cicanastra.pdf</t>
   </si>
   <si>
     <t>RATIFICA OS TERMOS DA 6º ALTERAÇÃO CONTRATUAL DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO BÁSICO, MEIO AMBIENTE, ATENÇÃO À_x000D_
 SANIDADE DOS PRODUTOS DE ORIGEM AGROPECUÁRIA, SEGURANÇA ALIMENTAR E COMBATE A ZOONOSES SERRA DA CANASTRA, ALTO SÃO FRANCISCO E MÉDIO RIO GRANDE — CICANASTRA, E DÁ - OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA DOAÇÃO DE TERRENO DO MUNICÍPIO DE CAPITÓLIO/MG PARA FINS DE HABITAÇÃO POPULAR, E DEFINE OS CRITÉRIOS PERTINENTES PARA SELEÇÃO DE BENEFICIÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/127/pl_ordinaria_086_2023_-_altera_permuta.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/127/pl_ordinaria_086_2023_-_altera_permuta.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI 2.343 DE 02 DE JUNHO DE 2023 QUE DESAFETA E AUTORIZA A PERMUTA DOS BENS PÚBLICOS MUNICIPAIS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/128/pl_ordinaria_087_2023_-_cria_cons_mun_des_economico_-_cmde.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/128/pl_ordinaria_087_2023_-_cria_cons_mun_des_economico_-_cmde.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO - CMDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/129/pl_ordinaria_088_2023_-_comoveec_2.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/129/pl_ordinaria_088_2023_-_comoveec_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO DE MONITORAMENTO DE VIOLÊNCIA EM EVENTOS ESPORTIVOS E/OU CULTURAIS NO MUNICÍPIO DE CAPITÓLIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/130/pl_ordinaria_089_2023_substitutivo_-_permuta_lotes_equipamentos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/130/pl_ordinaria_089_2023_substitutivo_-_permuta_lotes_equipamentos.pdf</t>
   </si>
   <si>
     <t>DESAFETA E AUTORIZA A PERMUTA DOS BENS PÚBLICOS MUNICIPAIS QUE MENCIONA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/131/pl_ordinaria_090_2023_-_reconhecimento_avamep.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/131/pl_ordinaria_090_2023_-_reconhecimento_avamep.pdf</t>
   </si>
   <si>
     <t>RECONHECE UTILIDADE PÚBLICA DA ASSOCIAÇÃO DE VALORIZAÇÃO E APOIO AO ENSINO PROFISSIONALIZANTE - AVAMEP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/132/pl_ordinaria_091_2023_-_apae.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/132/pl_ordinaria_091_2023_-_apae.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO E DOAÇÃO DE BEM PÚBLICO A APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DE CAPITÓLIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>P.RES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Chiquinho, Cláudio Ramos, Cristiane Amorim, Gabriel, Ismael da Macaúbas, Letícia Vallory, Lucas Oliveira, Miriam Rattis, Vandinho</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_resolucao_001_2023_-_regimento_interno_v00.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_resolucao_001_2023_-_regimento_interno_v00.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VEREADORES DE CAPITÓLIO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_resolucao_002_2023_-_escola_legislativo_v00.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_resolucao_002_2023_-_escola_legislativo_v00.pdf</t>
   </si>
   <si>
     <t>CRIA A ESCOLA DO LEGISLATIVO DE CAPITÓLIO, NO ÂMBITO DA CÂMARA MUNICIPAL DE CAPITÓLIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_resolucao_003_2023_-_orcamento_camara_2024.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_resolucao_003_2023_-_orcamento_camara_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A EXECUÇÃO DO ORÇAMENTO PROGRAMA DA ENTIDADE PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_resolucao_004_2023_-_regulamenta_despesas_parlamento_jovem_2023.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_resolucao_004_2023_-_regulamenta_despesas_parlamento_jovem_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de despesas para custeio de deslocamento, refeições e hospedagem dos integrantes do Projeto Parlamento Jovem de Minas, da Câmara Municipal de Capitólio e dá outras providências.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_resolucao_005_2023_-_declara_bens_inserviveis.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_resolucao_005_2023_-_declara_bens_inserviveis.pdf</t>
   </si>
   <si>
     <t>DECLARA INSERVÍVEIS OS BENS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_resolucao_006_2023_-_declara_bens_inserviveis.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_resolucao_006_2023_-_declara_bens_inserviveis.pdf</t>
   </si>
   <si>
     <t>DECLARA INSERVÍVEIS OS BENS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/149/proj_emenda_lei_organica_001_2023_-_altera_emenda_impositiva.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/149/proj_emenda_lei_organica_001_2023_-_altera_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>ALTERA O §9° DO ART. 127 DA LEI ORGÂNICA DO MUNICÍPIO DE CAPITÓLIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/138/pl_complementar_001_2023_-_altera_estrutura_organizacional_camara.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/138/pl_complementar_001_2023_-_altera_estrutura_organizacional_camara.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal numero 7 de 03 de abril de 2020, que dispõe sobre a Estrutura Administrativa e Organizacional da Câmara Municipal de Capitólio e dá outras providências.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/139/pl_complementar_002_2023_-_altera_lei_regulamentacao_dos_servicos_turisticos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/139/pl_complementar_002_2023_-_altera_lei_regulamentacao_dos_servicos_turisticos.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 011, DE 20 DE JULHO DE 2017, QUE DISPÕE SOBRE A REGULAMENTAÇÃO DOS SERVIÇOS TURÍSTICOS NO MUNICÍPIO DE CAPITÓLIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/140/pl_complementar_003_2023_-_altera_estrutura_administrativa_prefeitura.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/140/pl_complementar_003_2023_-_altera_estrutura_administrativa_prefeitura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR N° 003, DE 21 DE FEVEREIRO DE 2020, QUE DISPÕE SOBRE A ORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE CAPITÓLIO, ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/141/pl_complementar_004_2023_-_institui_licenca_mandato_classista.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/141/pl_complementar_004_2023_-_institui_licenca_mandato_classista.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LICENÇA PARA DESEMPENHO DE MANDADO CLASSISTA NO MUNICÍPIO DE CAPITÓLIO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/142/pl_complementar_005_2023_-_transforma_pmaq_em_previne.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/142/pl_complementar_005_2023_-_transforma_pmaq_em_previne.pdf</t>
   </si>
   <si>
     <t>TRANFORMA O INCENTIVO FINANCEIRO DO PMAQ-AB EM PRÊMIO PREVINE BRASIL — PAGAMENTO DE GRATIFICAÇÃO POR DESEMPENHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/143/pl_complementar_006_2023_-_reduz_carga_hoararia_auxiliar_creche.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/143/pl_complementar_006_2023_-_reduz_carga_hoararia_auxiliar_creche.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 001, DE 05 DE ABRIL DE 1995, QUE DISPÕE SOBRE A CRIAÇÃO E REESTRUTURAÇÃO DE EMPREGOS DE CARREIA DA PREFEITURA MUNICIPAL DE CAPITÓLIO/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/144/pl_complementar_007_2023_-_amplia_cargo_diretora_contabil.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/144/pl_complementar_007_2023_-_amplia_cargo_diretora_contabil.pdf</t>
   </si>
   <si>
     <t>Prorroga a Vigência do cargo de Diretor Contábil, e dá outras providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/145/pl_complementar_008_2023_-_padronizacao_ligacao_subterranea.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/145/pl_complementar_008_2023_-_padronizacao_ligacao_subterranea.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO IX AO ART. 14 DA LEI COMPLEMENTAR N" 07/2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/150/pl_ordinaria_011_2023_-_abertura_de_credito_resolucao_2759_saude__r_66_mil_-_emenda_01.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/150/pl_ordinaria_011_2023_-_abertura_de_credito_resolucao_2759_saude__r_66_mil_-_emenda_01.pdf</t>
   </si>
   <si>
     <t>Apresenta a presente emenda para modificar a redação da ementa e do artigo 1°do projeto de lei número 11, uma vez que o texto se referia a uma Resolução quando na verdade se trata de uma Portaria.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>CFOTC - Comissão de Finanças, Orçamentos e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/151/pl_ordinaria_008_2023_-_abertura_de_credito_cont_fisioterapia_-_r_182_mil_-_emenda.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/151/pl_ordinaria_008_2023_-_abertura_de_credito_cont_fisioterapia_-_r_182_mil_-_emenda.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 2º do Projeto de Lei Ordinária número 08 de 23 de janeiro de 2023.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/152/pl_ordinaria_013_2023_-_abertura_de_credito_resolucao_1687_saude__r_199_mil_-_emenda_01_v01.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/152/pl_ordinaria_013_2023_-_abertura_de_credito_resolucao_1687_saude__r_199_mil_-_emenda_01_v01.pdf</t>
   </si>
   <si>
     <t>Apresenta a presente emenda para modificar a redação da ementa do projeto que se referia a uma Resolução quando na verdade se trata de uma Portaria.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/153/pl_ordinaria_016_2023_-_gestao_frota_municipal_emenda.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/153/pl_ordinaria_016_2023_-_gestao_frota_municipal_emenda.pdf</t>
   </si>
   <si>
     <t>Suprime o inciso VII art. 2º do Projeto de Lei Ordinária número 16 de 23 de janeiro de 2023.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/154/pl_ordinaria_030_2023_-_banco_de_alimentos_emenda.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/154/pl_ordinaria_030_2023_-_banco_de_alimentos_emenda.pdf</t>
   </si>
   <si>
     <t>Apresenta emenda contendo três modificações que na ordem visam: retirar a palavra “responsáveis” uma vez que as entidades não podem ser obrigadas a participar do Banco de Alimentos e então que seja uma participação que não deixe a responsabilidade para elas; a segunda mudança acrescenta a palavra “não” no início do texto e a terceira corrige o nome da cidade.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/155/pl_complementar_004_2023_-_emenda.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/155/pl_complementar_004_2023_-_emenda.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo 3º do Art. 1º do Projeto de Lei Complementar nº 04 de 23 de março de 2023.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/156/pl_ordinaria_037_2023_-_emenda.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/156/pl_ordinaria_037_2023_-_emenda.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 2º do Projeto de Lei ordinário nº 37 de 18 de abril de 2023.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Miriam Rattis, Ismael da Macaúbas, Letícia Vallory, Lucas Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/157/pl_complementar_003_2023_-_emenda.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/157/pl_complementar_003_2023_-_emenda.pdf</t>
   </si>
   <si>
     <t>Altera a alínea “0” do inciso III do Art. 7º do Projeto de Lei Complementar nº 03/2023.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/158/pl_ordinaria_042_2023_-_emenda.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/158/pl_ordinaria_042_2023_-_emenda.pdf</t>
   </si>
   <si>
     <t>Fica suprimido o inciso XV do artigo 1º do Projeto de Lei Ordinária nº 042 de 08 de maio de 2023.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/159/pl_ordinaria_046_2023_-_emenda.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/159/pl_ordinaria_046_2023_-_emenda.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º do Projeto de Lei ordinário nº 46 de 27 de junho de 2023.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/160/pl_ordinaria_049_2023_-_abertura_de_credito_santa_casa_-_r_990_mil_-_emenda.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/160/pl_ordinaria_049_2023_-_abertura_de_credito_santa_casa_-_r_990_mil_-_emenda.pdf</t>
   </si>
   <si>
     <t>Apresenta a presente emenda para adequação das dotações apresentadas no texto do Projeto de Lei 049/2023.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/161/emenda__ao_projeto_de_lei_n_64-2023.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/161/emenda__ao_projeto_de_lei_n_64-2023.pdf</t>
   </si>
   <si>
     <t>A ementa e o caput do Art. 1º do Projeto de Lei ordinário nº 64 de 13 de setembro de 2023, passam a vigorar com a seguinte redação: “DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA CONCESSÃO DE SUBVENÇÃO A APAE DE CAPITÓLIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/162/emenda__no_01_ao_projeto_de_lei_ordinaria_no_65-2023.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/162/emenda__no_01_ao_projeto_de_lei_ordinaria_no_65-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 1º do Projeto de Lei ordinário nº 65 de 13 de setembro de 2023.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Cristiane Amorim, Lucas Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/163/emenda__no_01_ao_projeto_de_lei_ordinario_no_73.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/163/emenda__no_01_ao_projeto_de_lei_ordinario_no_73.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Parágrafo único dos Arts. 1º e 2º do Projeto de Lei Ordinário 73.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Cristiane Amorim</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/164/emenda__no_01_ao_projeto_de_lei_ordinaria_no_79.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/164/emenda__no_01_ao_projeto_de_lei_ordinaria_no_79.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Art. 2º ao projeto de Lei nº 79 de 2023, e renumera os demais artigos constantes no Projeto de Lei.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/165/emenda__no_01_ao_projeto_de_lei_ordinaria_no_77_v01.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/165/emenda__no_01_ao_projeto_de_lei_ordinaria_no_77_v01.pdf</t>
   </si>
   <si>
     <t>Apresenta a presente emenda para adequar o texto do Projeto de Lei Ordinário número 77.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/166/emenda_ordinaria_n_01_-_loa_2024_asfalto.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/166/emenda_ordinaria_n_01_-_loa_2024_asfalto.pdf</t>
   </si>
   <si>
     <t>Acresce montantes em dotações orçamentárias e modifica rubricas orçamentárias para fazer face às despesas decorrentes desta emenda.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/167/emenda_ordinaria_n_02_-_loa_2024_turismo.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/167/emenda_ordinaria_n_02_-_loa_2024_turismo.pdf</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/168/emenda_ordinaria_n_03_-_loa_2024_esporte.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/168/emenda_ordinaria_n_03_-_loa_2024_esporte.pdf</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/169/pl_ordinaria_60_2023_-_emenda_01-_redacao.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/169/pl_ordinaria_60_2023_-_emenda_01-_redacao.pdf</t>
   </si>
   <si>
     <t>Renumera-se os artigos do Projeto de Lei ordinário nº 60 de 31 de agosto de 2023 iniciando em Art. 1º ao Art. 6º, cria o Art. 6º e altera a redação do inciso I do Art. 3º.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/170/emenda_impositiva_n_01_-_loa_-_2024_-_leticia.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/170/emenda_impositiva_n_01_-_loa_-_2024_-_leticia.pdf</t>
   </si>
   <si>
     <t>Apresenta ao Plenário, para fins de deliberação, proposta de emenda ao Projeto de Lei nº. 060/2023 “Lei Orçamentária Anual”, conforme nos autoriza o parágrafo 4º do Art. 127 da Lei Orgânica Municipal, de caráter impositivo.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/171/emenda_impositiva_n_02_-_loa_-_2024_-_ismael.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/171/emenda_impositiva_n_02_-_loa_-_2024_-_ismael.pdf</t>
   </si>
   <si>
     <t>Apresento ao Plenário, para fins de deliberação, proposta de emenda ao Projeto de Lei nº. 060/2023 “Lei Orçamentária Anual”, conforme nos autoriza o parágrafo 4º do Art. 127 da Lei Orgânica Municipal, de caráter impositivo.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Miriam Rattis</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/172/emenda_impositiva_n_03_-_loa_-_2024_-_miriam.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/172/emenda_impositiva_n_03_-_loa_-_2024_-_miriam.pdf</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Chiquinho</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/173/emenda_impositiva_n_04_-_loa_-_2024_-_francisco.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/173/emenda_impositiva_n_04_-_loa_-_2024_-_francisco.pdf</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/174/emenda_impositiva_n_05_-_loa_-_2024_-_lucas.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/174/emenda_impositiva_n_05_-_loa_-_2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/175/emenda_impositiva_n_06_-_loa_-2024_-_gabriel.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/175/emenda_impositiva_n_06_-_loa_-2024_-_gabriel.pdf</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Cláudio Ramos</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/176/emenda_impositiva_n_07_-_loa_-2024_-_claudio.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/176/emenda_impositiva_n_07_-_loa_-2024_-_claudio.pdf</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/177/emenda_impositiva_n_08_-_loa_-2024_-_cristiane.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/177/emenda_impositiva_n_08_-_loa_-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/178/emenda_impositiva_n_09_-_loa_-2024_-_evandro.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/178/emenda_impositiva_n_09_-_loa_-2024_-_evandro.pdf</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_ordinaria_126__2022_-_concessao_de_subvencoes2023_veto_parcial_prefeito.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_ordinaria_126__2022_-_concessao_de_subvencoes2023_veto_parcial_prefeito.pdf</t>
   </si>
   <si>
     <t>Vetamos a emenda número 1, proposta pelo Projeto de Lei Ordinária nº 126/2022, o qual autoriza a concessão de subvenções auxílios financeiros, contribuições e dá outras providências.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_ordinaria_030_2023_-_banco_de_alimentos_veto_integral_prefeito.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_ordinaria_030_2023_-_banco_de_alimentos_veto_integral_prefeito.pdf</t>
   </si>
   <si>
     <t>Vetamos o Projeto de Lei do Legislativo n° 030/2023, de autoria da Vereadora Letícia Costa Vallory, o qual "INSTITUI O PROGRAMA DE BANCO DE ALIMENTOS DO MUNICÍPIO DE CAPITÓLIO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/187/pl_ordinaria_063_2023_-_publicidade_remedios_veto_integral_prefeito.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/187/pl_ordinaria_063_2023_-_publicidade_remedios_veto_integral_prefeito.pdf</t>
   </si>
   <si>
     <t>Vetamos o Projeto de Lei do Legislativo n° 063/2023, de autoria da Vereadora Letícia Costa Valory e do Vereador Ismael Pinto dos Santos, o qual "DISPÕE SOBRE A OBRIGATORIEDADE DA PUBLICAÇÃO DA RELAÇÃO DE MEDICAMENTOS DE USO CONTÍNUO EXISTENTE NA REDE PÚBLICA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/188/pl_ordinaria_070_2023_-_transparencia_gastos_eventos_veto_integral_prefeito.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/188/pl_ordinaria_070_2023_-_transparencia_gastos_eventos_veto_integral_prefeito.pdf</t>
   </si>
   <si>
     <t>Vetamos o Projeto de Lei do Legislativo n° 070/2023, de autoria do Vereador Lucas de Oliveira Silva, o qual "DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DE PLACA COM INFORMAÇÕES SOBRE DESPESAS EM EVENTOS PROMOVIDOS, PATROCINADOS OU COM EMPREGO DE DINHEIRO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/189/pl_ordinaria_076_2023_substitutivo_-_comoveec_prefeito.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/189/pl_ordinaria_076_2023_substitutivo_-_comoveec_prefeito.pdf</t>
   </si>
   <si>
     <t>Vetamos o Projeto de Lei do Legislativo nº 076/2023, de autoria do Vereador Gabriel Sansoni da Mata, o qual "DISPÕE SOBRE A CRIAÇÃO COMISSÃO DE MONITORAMENTO DA VIOLÊNCIA EM EVENTOS ESPORTIVOS E/OU CULTURAIS NO MUNICÍPIO DE CAPITÓLIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>PSUB</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/133/pl_ordinaria_032_2023_-_substitutivo_-_permuta_lotes.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/133/pl_ordinaria_032_2023_-_substitutivo_-_permuta_lotes.pdf</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/134/pl_ordinaria_032_2023_-_segundo_substitutivo_-_permuta_lotes.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/134/pl_ordinaria_032_2023_-_segundo_substitutivo_-_permuta_lotes.pdf</t>
   </si>
   <si>
     <t>DESAFETA E AUTORIZA A PERMUTA DOS BENS PÚBLICOS MUNICIPAIS QUE MENCIONADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/135/pl_ordinaria_076_2023_substitutivo_-_comoveec.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/135/pl_ordinaria_076_2023_substitutivo_-_comoveec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO COMISSÃO DE MONITORAMENTO DA VIOLÊNCIA EM EVENTOS ESPORTIVOS E/OU CULTURAIS NO MUNICÍPIO DE CAPITÓLIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/136/pl_ordinaria_085_2023_substitutivo_-_doacao_de_terreno.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/136/pl_ordinaria_085_2023_substitutivo_-_doacao_de_terreno.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A AUTORIZAGAO PARA DOAGAO DE TERRENO DO MUNICIPIO DE CAPITOLIO/MG PARA FINS DE HABITAÇAO POPULAR, E DEFINE OS CRITERIOS PERTINENTES PARA SELECGAO DE BENEFICIARIOS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/137/pl_ordinaria_089_2023_substitutivo_-_permuta_lotes_equipamentos.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/137/pl_ordinaria_089_2023_substitutivo_-_permuta_lotes_equipamentos.pdf</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/146/pl_complementar_002_2023_substitutivo_-_altera_lei_regulamentacao_dos_servicos_turistico.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/146/pl_complementar_002_2023_substitutivo_-_altera_lei_regulamentacao_dos_servicos_turistico.pdf</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/147/pl_complementar_003_2023_-_substitutivo_-_altera_estrutura_administrativa_prefeitura_compactado.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/147/pl_complementar_003_2023_-_substitutivo_-_altera_estrutura_administrativa_prefeitura_compactado.pdf</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/148/pl_complementar_003_2023_-_segundo_substitutivo_-_altera_estrutura_administrativa_prefeitura.pdf</t>
+    <t>http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/148/pl_complementar_003_2023_-_segundo_substitutivo_-_altera_estrutura_administrativa_prefeitura.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1902,68 +1902,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/42/pl_ordinaria_001_2023_-_correcao_salario_servidores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_ordinaria_002_2023_-_correcao_subsidios_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pl_ordinaria_003_2023_-_correcao_salarial_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/45/pl_ordinaria_004_2023_-_abertura_de_credito_portaria_853_22_saude__r_127_mil.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/46/pl_ordinaria_005_2023_-_abertura_de_credito_resolucao_7553_saude__r_128_mil.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/47/pl_ordinaria_006_2023_-_abertura_de_credito_resolucao_8124_saude__r_157_mil.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/48/pl_ordinaria_007_2023_-_abertura_de_credito_resolucao_7857_saude__r_247_mil.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/49/pl_ordinaria_008_2023_-_abertura_de_credito_cont_fisioterapia_-_r_182_mil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/50/pl_ordinaria_009_2023_-_abertura_de_credito_resolucao_7153_20_saude__r_53_mil.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/51/pl_ordinaria_010_2023_-_abertura_de_credito_portaria_1151_saude__r_200_mil.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/52/pl_ordinaria_011_2023_-_abertura_de_credito_resolucao_2759_saude__r_66_mil.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/53/pl_ordinaria_012_2023_-_abertura_de_credito_resolucao_7391_saude__r_20_mil.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/54/pl_ordinaria_013_2023_-_abertura_de_credito_resolucao_1687_saude__r_199_mil.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/55/pl_ordinaria_014_2023_-_abertura_de_credito_resolucao_8095_saude__r_158_mil.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/56/pl_ordinaria_015_2023_-_abertura_de_credito_resolucao_7733_saude__r_32_mil.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/58/pl_ordinaria_017_2023_-_abertura_credito_ponte_ze_pomada_piumhi_-_r_151_mil.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/59/pl_ordinaria_018_2023_-_autoriza_ppp_-_cidades_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/60/pl_ordinaria_019_2023_-_altera_lei_1927_18__altera_membro_cons._patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/61/pl_ordinaria_020_2023_-_altera_lei_1971_2019_-_lotes_recebidos_em_doacao_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/62/pl_ordinaria_021_2023_-_autoriza_convenio_agencia_reguladora_-_arismig.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/63/pl_ordinaria_022_2023_-_abert_de_credito_convenio_agencia_reguladora_mg__arismig__r_19_mil.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/64/pl_ordinaria_023_2023_-_ratifica_contrato_e_estatuto_consorcio_interm_de_saneamento_basico_sul_mg_v00.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/65/pl_ordinaria_024_2023_-_abert_de_credito_consorcio_interm_de_saneamento_sul_mg_cisab_sul__r_9_mil.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/66/pl_ordinaria_025_2023_-_abertura_de_credito_federacao_mineira_de_canoagem.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/67/pl_ordinaria_026_2023_-_lista_licitacao_facebook.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/68/pl_ordinaria_027_2023_-_autoriza_absorventes_escolas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/69/pl_ordinaria_028_2023_-_divulgacao_eventos_capitolio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_ordinaria_029_2023_-_isencao_iptu_cancer.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/71/pl_ordinaria_030_2023_-_banco_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/72/pl_ordinaria_031_2023_-_aumento_salario_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/73/pl_ordinaria_032_2023_-_permuta_lotes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/74/pl_ordinaria_033_2023_-_responsabiliza_pref_danos_buracos..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/75/pl_ordinaria_034_2023_-_concessao_portinho_escarpas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/76/pl_ordinaria_035_2023_-_veda_a_circulacao_de_caes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/78/pl_ordinaria_037_2023_-_abert_de_credito_velorio_macaubas__r_400_mil.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/79/pl_ordinaria_038_2023_-_maus_tratos_animais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/80/pl_ordinaria_039_2023_-_programa_municipal_de_prevencao_ao_suicidio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/81/pl_ordinaria_040_2023_-_altera_agenda_transparente.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/82/pl_ordinaria_041_2023_-_abert_de_credito_cinema_-_dalmo__r_110_mil.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/83/pl_ordinaria_042_2023_-_autoriza_doacao_terrenos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/84/pl_ordinaria_043_2023_-_criacao_conselho_e_fundo_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/86/pl_ordinaria_045_2023_-_abertura_credito_agencia_nacional_aguas_r_288_mil.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/87/pl_ordinaria_046_2023_-_autoriza_o_recebimento_imovel_quitacao_de_creditos_tributarios.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/89/pl_ordinaria_048_2023_-_abertura_credito_cicanastra_-_r_6_mil.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/90/pl_ordinaria_049_2023_-_abertura_credito_santa_casa_-_r_990_mil.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/91/pl_ordinaria_050_2023_-_abertura_credito_assoc_estudantil_-_r_30_mil.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/92/pl_ordinaria_051_2023_-_abertura_credito_apae_-_r_50_mil.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/93/pl_ordinaria_052_2023_-_permuta_lotes_flores_do_ipe.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/94/pl_ordinaria_053_2023_-_torna_obrigatorio_led_ip.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/95/pl_ordinaria_054_2023_-_cordao_girassol.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/96/pl_ordinaria_055_2023_-_ratificacao_contrato_ameg_anexo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/97/pl_ordinaria_056_2023_-_abert_credito_apae_-_r_70_mil_emidinho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/98/pl_ordinaria_057_2023_-_abert_credito_sao_vicente_-_r_170_mil_patrus_emidinho.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/99/pl_ordinaria_058_2023_-_abert_credito_especial_ascatur_-_r_30_mil.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/100/pl_ordinaria_059_2023_-_altera_regras_de_escolha_de_diretores_de_unidades_escolares.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/101/pl_ordinaria_060_2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/102/pl_ordinaria_061_2023_-_regulamento_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/103/pl_ordinaria_062_2023_-_desconto_iptu_imoveis_atingidos_alagamento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/104/pl_ordinaria_063_2023_-_obriga_publicar_lista_remedios.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/105/pl_ordinaria_064_2023_-_abert_credito_apae_-_r_70_mil_emidinho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/106/pl_ordinaria_065_2023_-_abert_credito_paulo_gustavo_-_r_92_mil.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/107/pl_ordinaria_066_2023_-_programa_vale_alim_saude.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/108/pl_ordinaria_067_2023_-_prioridada_feminima_prog_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/109/pl_ordinaria_068_2023_-_planejamento_participativo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/110/pl_ordinaria_069_2023_-_poder_fiscalziacao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/111/pl_ordinaria_070_2023_-_transparencia_gastos_eventos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/112/pl_ordinaria_071_2023_-_agenda_oficial_prefeito.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/113/pl_ordinaria_072_2023_-_programa_adote_um_campo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/114/pl_ordinaria_073_2023_-_institui_o_dia_do_futebol.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/115/pl_ordinaria_074_2023_-_vacinacao_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/116/pl_ordinaria_075_2023_-_bom_pagador.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/117/pl_ordinaria_076_2023_-_comoveec.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/118/pl_ordinaria_077_2023_-_nomeacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/119/pl_ordinaria_078_2023_-_altera_lei_apae_-_lei_2363.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/120/pl_ordinaria_079_2023_-_reducao_diarias.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/121/pl_ordinaria_080_2023_-_concessao_quiosque_ponta_do_sol.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/122/pl_ordinaria_081_2023_-_subvencoes_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/123/pl_ordinaria_082_2023_-_abert_credito_especial_santa_casa_r141_mil_-_apar_anestesia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/124/pl_ordinaria_083_2023_-_compatibilizacao_ldo_e_ppa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/125/pl_ordinaria_084_2023_-_ratifica_contrato_cicanastra.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/127/pl_ordinaria_086_2023_-_altera_permuta.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/128/pl_ordinaria_087_2023_-_cria_cons_mun_des_economico_-_cmde.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/129/pl_ordinaria_088_2023_-_comoveec_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/130/pl_ordinaria_089_2023_substitutivo_-_permuta_lotes_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/131/pl_ordinaria_090_2023_-_reconhecimento_avamep.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/132/pl_ordinaria_091_2023_-_apae.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_resolucao_001_2023_-_regimento_interno_v00.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_resolucao_002_2023_-_escola_legislativo_v00.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_resolucao_003_2023_-_orcamento_camara_2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_resolucao_004_2023_-_regulamenta_despesas_parlamento_jovem_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_resolucao_005_2023_-_declara_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_resolucao_006_2023_-_declara_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/149/proj_emenda_lei_organica_001_2023_-_altera_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/138/pl_complementar_001_2023_-_altera_estrutura_organizacional_camara.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/139/pl_complementar_002_2023_-_altera_lei_regulamentacao_dos_servicos_turisticos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/140/pl_complementar_003_2023_-_altera_estrutura_administrativa_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/141/pl_complementar_004_2023_-_institui_licenca_mandato_classista.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/142/pl_complementar_005_2023_-_transforma_pmaq_em_previne.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/143/pl_complementar_006_2023_-_reduz_carga_hoararia_auxiliar_creche.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/144/pl_complementar_007_2023_-_amplia_cargo_diretora_contabil.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/145/pl_complementar_008_2023_-_padronizacao_ligacao_subterranea.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/150/pl_ordinaria_011_2023_-_abertura_de_credito_resolucao_2759_saude__r_66_mil_-_emenda_01.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/151/pl_ordinaria_008_2023_-_abertura_de_credito_cont_fisioterapia_-_r_182_mil_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/152/pl_ordinaria_013_2023_-_abertura_de_credito_resolucao_1687_saude__r_199_mil_-_emenda_01_v01.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/153/pl_ordinaria_016_2023_-_gestao_frota_municipal_emenda.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/154/pl_ordinaria_030_2023_-_banco_de_alimentos_emenda.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/155/pl_complementar_004_2023_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/156/pl_ordinaria_037_2023_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/157/pl_complementar_003_2023_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/158/pl_ordinaria_042_2023_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/159/pl_ordinaria_046_2023_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/160/pl_ordinaria_049_2023_-_abertura_de_credito_santa_casa_-_r_990_mil_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/161/emenda__ao_projeto_de_lei_n_64-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/162/emenda__no_01_ao_projeto_de_lei_ordinaria_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/163/emenda__no_01_ao_projeto_de_lei_ordinario_no_73.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/164/emenda__no_01_ao_projeto_de_lei_ordinaria_no_79.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/165/emenda__no_01_ao_projeto_de_lei_ordinaria_no_77_v01.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/166/emenda_ordinaria_n_01_-_loa_2024_asfalto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/167/emenda_ordinaria_n_02_-_loa_2024_turismo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/168/emenda_ordinaria_n_03_-_loa_2024_esporte.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/169/pl_ordinaria_60_2023_-_emenda_01-_redacao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/170/emenda_impositiva_n_01_-_loa_-_2024_-_leticia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/171/emenda_impositiva_n_02_-_loa_-_2024_-_ismael.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/172/emenda_impositiva_n_03_-_loa_-_2024_-_miriam.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/173/emenda_impositiva_n_04_-_loa_-_2024_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/174/emenda_impositiva_n_05_-_loa_-_2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/175/emenda_impositiva_n_06_-_loa_-2024_-_gabriel.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/176/emenda_impositiva_n_07_-_loa_-2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/177/emenda_impositiva_n_08_-_loa_-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/178/emenda_impositiva_n_09_-_loa_-2024_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_ordinaria_126__2022_-_concessao_de_subvencoes2023_veto_parcial_prefeito.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_ordinaria_030_2023_-_banco_de_alimentos_veto_integral_prefeito.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/187/pl_ordinaria_063_2023_-_publicidade_remedios_veto_integral_prefeito.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/188/pl_ordinaria_070_2023_-_transparencia_gastos_eventos_veto_integral_prefeito.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/189/pl_ordinaria_076_2023_substitutivo_-_comoveec_prefeito.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/133/pl_ordinaria_032_2023_-_substitutivo_-_permuta_lotes.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/134/pl_ordinaria_032_2023_-_segundo_substitutivo_-_permuta_lotes.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/135/pl_ordinaria_076_2023_substitutivo_-_comoveec.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/136/pl_ordinaria_085_2023_substitutivo_-_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/137/pl_ordinaria_089_2023_substitutivo_-_permuta_lotes_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/146/pl_complementar_002_2023_substitutivo_-_altera_lei_regulamentacao_dos_servicos_turistico.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/147/pl_complementar_003_2023_-_substitutivo_-_altera_estrutura_administrativa_prefeitura_compactado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/148/pl_complementar_003_2023_-_segundo_substitutivo_-_altera_estrutura_administrativa_prefeitura.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/42/pl_ordinaria_001_2023_-_correcao_salario_servidores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_ordinaria_002_2023_-_correcao_subsidios_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pl_ordinaria_003_2023_-_correcao_salarial_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/45/pl_ordinaria_004_2023_-_abertura_de_credito_portaria_853_22_saude__r_127_mil.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/46/pl_ordinaria_005_2023_-_abertura_de_credito_resolucao_7553_saude__r_128_mil.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/47/pl_ordinaria_006_2023_-_abertura_de_credito_resolucao_8124_saude__r_157_mil.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/48/pl_ordinaria_007_2023_-_abertura_de_credito_resolucao_7857_saude__r_247_mil.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/49/pl_ordinaria_008_2023_-_abertura_de_credito_cont_fisioterapia_-_r_182_mil.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/50/pl_ordinaria_009_2023_-_abertura_de_credito_resolucao_7153_20_saude__r_53_mil.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/51/pl_ordinaria_010_2023_-_abertura_de_credito_portaria_1151_saude__r_200_mil.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/52/pl_ordinaria_011_2023_-_abertura_de_credito_resolucao_2759_saude__r_66_mil.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/53/pl_ordinaria_012_2023_-_abertura_de_credito_resolucao_7391_saude__r_20_mil.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/54/pl_ordinaria_013_2023_-_abertura_de_credito_resolucao_1687_saude__r_199_mil.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/55/pl_ordinaria_014_2023_-_abertura_de_credito_resolucao_8095_saude__r_158_mil.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/56/pl_ordinaria_015_2023_-_abertura_de_credito_resolucao_7733_saude__r_32_mil.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/58/pl_ordinaria_017_2023_-_abertura_credito_ponte_ze_pomada_piumhi_-_r_151_mil.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/59/pl_ordinaria_018_2023_-_autoriza_ppp_-_cidades_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/60/pl_ordinaria_019_2023_-_altera_lei_1927_18__altera_membro_cons._patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/61/pl_ordinaria_020_2023_-_altera_lei_1971_2019_-_lotes_recebidos_em_doacao_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/62/pl_ordinaria_021_2023_-_autoriza_convenio_agencia_reguladora_-_arismig.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/63/pl_ordinaria_022_2023_-_abert_de_credito_convenio_agencia_reguladora_mg__arismig__r_19_mil.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/64/pl_ordinaria_023_2023_-_ratifica_contrato_e_estatuto_consorcio_interm_de_saneamento_basico_sul_mg_v00.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/65/pl_ordinaria_024_2023_-_abert_de_credito_consorcio_interm_de_saneamento_sul_mg_cisab_sul__r_9_mil.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/66/pl_ordinaria_025_2023_-_abertura_de_credito_federacao_mineira_de_canoagem.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/67/pl_ordinaria_026_2023_-_lista_licitacao_facebook.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/68/pl_ordinaria_027_2023_-_autoriza_absorventes_escolas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/69/pl_ordinaria_028_2023_-_divulgacao_eventos_capitolio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_ordinaria_029_2023_-_isencao_iptu_cancer.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/71/pl_ordinaria_030_2023_-_banco_de_alimentos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/72/pl_ordinaria_031_2023_-_aumento_salario_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/73/pl_ordinaria_032_2023_-_permuta_lotes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/74/pl_ordinaria_033_2023_-_responsabiliza_pref_danos_buracos..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/75/pl_ordinaria_034_2023_-_concessao_portinho_escarpas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/76/pl_ordinaria_035_2023_-_veda_a_circulacao_de_caes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/78/pl_ordinaria_037_2023_-_abert_de_credito_velorio_macaubas__r_400_mil.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/79/pl_ordinaria_038_2023_-_maus_tratos_animais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/80/pl_ordinaria_039_2023_-_programa_municipal_de_prevencao_ao_suicidio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/81/pl_ordinaria_040_2023_-_altera_agenda_transparente.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/82/pl_ordinaria_041_2023_-_abert_de_credito_cinema_-_dalmo__r_110_mil.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/83/pl_ordinaria_042_2023_-_autoriza_doacao_terrenos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/84/pl_ordinaria_043_2023_-_criacao_conselho_e_fundo_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/86/pl_ordinaria_045_2023_-_abertura_credito_agencia_nacional_aguas_r_288_mil.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/87/pl_ordinaria_046_2023_-_autoriza_o_recebimento_imovel_quitacao_de_creditos_tributarios.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/89/pl_ordinaria_048_2023_-_abertura_credito_cicanastra_-_r_6_mil.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/90/pl_ordinaria_049_2023_-_abertura_credito_santa_casa_-_r_990_mil.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/91/pl_ordinaria_050_2023_-_abertura_credito_assoc_estudantil_-_r_30_mil.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/92/pl_ordinaria_051_2023_-_abertura_credito_apae_-_r_50_mil.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/93/pl_ordinaria_052_2023_-_permuta_lotes_flores_do_ipe.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/94/pl_ordinaria_053_2023_-_torna_obrigatorio_led_ip.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/95/pl_ordinaria_054_2023_-_cordao_girassol.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/96/pl_ordinaria_055_2023_-_ratificacao_contrato_ameg_anexo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/97/pl_ordinaria_056_2023_-_abert_credito_apae_-_r_70_mil_emidinho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/98/pl_ordinaria_057_2023_-_abert_credito_sao_vicente_-_r_170_mil_patrus_emidinho.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/99/pl_ordinaria_058_2023_-_abert_credito_especial_ascatur_-_r_30_mil.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/100/pl_ordinaria_059_2023_-_altera_regras_de_escolha_de_diretores_de_unidades_escolares.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/101/pl_ordinaria_060_2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/102/pl_ordinaria_061_2023_-_regulamento_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/103/pl_ordinaria_062_2023_-_desconto_iptu_imoveis_atingidos_alagamento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/104/pl_ordinaria_063_2023_-_obriga_publicar_lista_remedios.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/105/pl_ordinaria_064_2023_-_abert_credito_apae_-_r_70_mil_emidinho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/106/pl_ordinaria_065_2023_-_abert_credito_paulo_gustavo_-_r_92_mil.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/107/pl_ordinaria_066_2023_-_programa_vale_alim_saude.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/108/pl_ordinaria_067_2023_-_prioridada_feminima_prog_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/109/pl_ordinaria_068_2023_-_planejamento_participativo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/110/pl_ordinaria_069_2023_-_poder_fiscalziacao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/111/pl_ordinaria_070_2023_-_transparencia_gastos_eventos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/112/pl_ordinaria_071_2023_-_agenda_oficial_prefeito.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/113/pl_ordinaria_072_2023_-_programa_adote_um_campo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/114/pl_ordinaria_073_2023_-_institui_o_dia_do_futebol.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/115/pl_ordinaria_074_2023_-_vacinacao_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/116/pl_ordinaria_075_2023_-_bom_pagador.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/117/pl_ordinaria_076_2023_-_comoveec.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/118/pl_ordinaria_077_2023_-_nomeacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/119/pl_ordinaria_078_2023_-_altera_lei_apae_-_lei_2363.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/120/pl_ordinaria_079_2023_-_reducao_diarias.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/121/pl_ordinaria_080_2023_-_concessao_quiosque_ponta_do_sol.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/122/pl_ordinaria_081_2023_-_subvencoes_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/123/pl_ordinaria_082_2023_-_abert_credito_especial_santa_casa_r141_mil_-_apar_anestesia.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/124/pl_ordinaria_083_2023_-_compatibilizacao_ldo_e_ppa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/125/pl_ordinaria_084_2023_-_ratifica_contrato_cicanastra.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/127/pl_ordinaria_086_2023_-_altera_permuta.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/128/pl_ordinaria_087_2023_-_cria_cons_mun_des_economico_-_cmde.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/129/pl_ordinaria_088_2023_-_comoveec_2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/130/pl_ordinaria_089_2023_substitutivo_-_permuta_lotes_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/131/pl_ordinaria_090_2023_-_reconhecimento_avamep.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/132/pl_ordinaria_091_2023_-_apae.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_resolucao_001_2023_-_regimento_interno_v00.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_resolucao_002_2023_-_escola_legislativo_v00.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_resolucao_003_2023_-_orcamento_camara_2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/182/projeto_de_resolucao_004_2023_-_regulamenta_despesas_parlamento_jovem_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_de_resolucao_005_2023_-_declara_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_resolucao_006_2023_-_declara_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/149/proj_emenda_lei_organica_001_2023_-_altera_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/138/pl_complementar_001_2023_-_altera_estrutura_organizacional_camara.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/139/pl_complementar_002_2023_-_altera_lei_regulamentacao_dos_servicos_turisticos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/140/pl_complementar_003_2023_-_altera_estrutura_administrativa_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/141/pl_complementar_004_2023_-_institui_licenca_mandato_classista.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/142/pl_complementar_005_2023_-_transforma_pmaq_em_previne.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/143/pl_complementar_006_2023_-_reduz_carga_hoararia_auxiliar_creche.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/144/pl_complementar_007_2023_-_amplia_cargo_diretora_contabil.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/145/pl_complementar_008_2023_-_padronizacao_ligacao_subterranea.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/150/pl_ordinaria_011_2023_-_abertura_de_credito_resolucao_2759_saude__r_66_mil_-_emenda_01.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/151/pl_ordinaria_008_2023_-_abertura_de_credito_cont_fisioterapia_-_r_182_mil_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/152/pl_ordinaria_013_2023_-_abertura_de_credito_resolucao_1687_saude__r_199_mil_-_emenda_01_v01.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/153/pl_ordinaria_016_2023_-_gestao_frota_municipal_emenda.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/154/pl_ordinaria_030_2023_-_banco_de_alimentos_emenda.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/155/pl_complementar_004_2023_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/156/pl_ordinaria_037_2023_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/157/pl_complementar_003_2023_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/158/pl_ordinaria_042_2023_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/159/pl_ordinaria_046_2023_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/160/pl_ordinaria_049_2023_-_abertura_de_credito_santa_casa_-_r_990_mil_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/161/emenda__ao_projeto_de_lei_n_64-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/162/emenda__no_01_ao_projeto_de_lei_ordinaria_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/163/emenda__no_01_ao_projeto_de_lei_ordinario_no_73.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/164/emenda__no_01_ao_projeto_de_lei_ordinaria_no_79.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/165/emenda__no_01_ao_projeto_de_lei_ordinaria_no_77_v01.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/166/emenda_ordinaria_n_01_-_loa_2024_asfalto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/167/emenda_ordinaria_n_02_-_loa_2024_turismo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/168/emenda_ordinaria_n_03_-_loa_2024_esporte.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/169/pl_ordinaria_60_2023_-_emenda_01-_redacao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/170/emenda_impositiva_n_01_-_loa_-_2024_-_leticia.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/171/emenda_impositiva_n_02_-_loa_-_2024_-_ismael.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/172/emenda_impositiva_n_03_-_loa_-_2024_-_miriam.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/173/emenda_impositiva_n_04_-_loa_-_2024_-_francisco.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/174/emenda_impositiva_n_05_-_loa_-_2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/175/emenda_impositiva_n_06_-_loa_-2024_-_gabriel.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/176/emenda_impositiva_n_07_-_loa_-2024_-_claudio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/177/emenda_impositiva_n_08_-_loa_-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/178/emenda_impositiva_n_09_-_loa_-2024_-_evandro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/185/pl_ordinaria_126__2022_-_concessao_de_subvencoes2023_veto_parcial_prefeito.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/186/pl_ordinaria_030_2023_-_banco_de_alimentos_veto_integral_prefeito.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/187/pl_ordinaria_063_2023_-_publicidade_remedios_veto_integral_prefeito.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/188/pl_ordinaria_070_2023_-_transparencia_gastos_eventos_veto_integral_prefeito.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/189/pl_ordinaria_076_2023_substitutivo_-_comoveec_prefeito.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/133/pl_ordinaria_032_2023_-_substitutivo_-_permuta_lotes.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/134/pl_ordinaria_032_2023_-_segundo_substitutivo_-_permuta_lotes.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/135/pl_ordinaria_076_2023_substitutivo_-_comoveec.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/136/pl_ordinaria_085_2023_substitutivo_-_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/137/pl_ordinaria_089_2023_substitutivo_-_permuta_lotes_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/146/pl_complementar_002_2023_substitutivo_-_altera_lei_regulamentacao_dos_servicos_turistico.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/147/pl_complementar_003_2023_-_substitutivo_-_altera_estrutura_administrativa_prefeitura_compactado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capitolio.mg.leg.br/media/sapl/public/materialegislativa/2023/148/pl_complementar_003_2023_-_segundo_substitutivo_-_altera_estrutura_administrativa_prefeitura.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="116.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>